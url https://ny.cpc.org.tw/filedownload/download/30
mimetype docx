--- v0 (2026-05-11)
+++ v1 (2026-08-27)
@@ -135,61 +135,52 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="340" w:lineRule="atLeast"/>
         <w:ind w:leftChars="0" w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F2F6B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>目的</w:t>
       </w:r>
       <w:r w:rsidRPr="009F2F6B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>：</w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>：本班係</w:t>
+      </w:r>
       <w:r w:rsidR="009F2F6B" w:rsidRPr="009F2F6B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>屬</w:t>
       </w:r>
       <w:r w:rsidR="009F2F6B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>於</w:t>
       </w:r>
       <w:r w:rsidR="009F2F6B" w:rsidRPr="009F2F6B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>工程從業人員品質管理教育訓練，使工程從業人員具備品質管理系統之技能，以提升工程品質管理之觀念，建立工程品質管理系統、預防工程缺失之發生及提升公共工程施工品質。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="759BCF12" w14:textId="2865EAAB" w:rsidR="00912B65" w:rsidRPr="0095773D" w:rsidRDefault="00912B65" w:rsidP="000F3A14">
       <w:pPr>
         <w:pStyle w:val="a7"/>
@@ -273,69 +264,51 @@
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>報名資格</w:t>
       </w:r>
       <w:r w:rsidRPr="0095773D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidR="00FC252F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>下列八項資格，</w:t>
       </w:r>
       <w:r w:rsidRPr="0095773D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>符合下列資格之</w:t>
-[...17 lines deleted...]
-        <w:t>者</w:t>
+        <w:t>符合下列資格之一者</w:t>
       </w:r>
       <w:r w:rsidR="00FC252F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>即可報名，請依</w:t>
       </w:r>
       <w:r w:rsidR="00FC252F" w:rsidRPr="00FC252F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>報名方式</w:t>
       </w:r>
       <w:r w:rsidR="00FC252F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>之說明準備相關資料。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="368AD8DE" w14:textId="39021478" w:rsidR="00786F40" w:rsidRPr="00786F40" w:rsidRDefault="00786F40" w:rsidP="000F3A14">
@@ -400,183 +373,115 @@
           <w:ilvl w:val="3"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="924" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00786F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>大專以上</w:t>
       </w:r>
       <w:r w:rsidRPr="00786F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>學校土木、水利、環工、建築、營建、電機、機械、電子、化工及工程相關科系畢業，並於</w:t>
-[...7 lines deleted...]
-        <w:t>畢業後具</w:t>
+        <w:t>學校土木、水利、環工、建築、營建、電機、機械、電子、化工及工程相關科系畢業，並於畢業後具</w:t>
       </w:r>
       <w:r w:rsidRPr="00786F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>二年</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>二年以上工程實務經驗者</w:t>
+      </w:r>
       <w:r w:rsidRPr="00786F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-          <w:b/>
-[...26 lines deleted...]
-        <w:t>以上工程實務經驗者。</w:t>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>。其中現職為政府機關、公立學校及公營事業辦理工程業務之相關人員，得不受上述年資之限制，如係約聘僱人員，於畢業後具一年以上工程實務經驗者。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0879254C" w14:textId="77777777" w:rsidR="00786F40" w:rsidRDefault="00786F40" w:rsidP="000F3A14">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="924" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00786F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>高級中學或職業學校</w:t>
       </w:r>
       <w:r w:rsidRPr="00786F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>土木、水利、環工、建築、營建、電機、機械、電子、化工、建築製圖、電工科及工程相關科別畢業，並於</w:t>
-[...7 lines deleted...]
-        <w:t>畢業後具</w:t>
+        <w:t>土木、水利、環工、建築、營建、電機、機械、電子、化工、建築製圖、電工科及工程相關科別畢業，並於畢業後具</w:t>
       </w:r>
       <w:r w:rsidRPr="00786F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>三年</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>三年以上工程實務經驗者</w:t>
+      </w:r>
       <w:r w:rsidRPr="00786F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-          <w:b/>
-[...26 lines deleted...]
-        <w:t>以上工程實務經驗者。</w:t>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>。其中現職為政府機關、公立學校及公營事業辦理工程業務相關人員，得不受上述年資之限制，如係約聘僱人員，於畢業後具一年以上工程實務經驗者。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D0BF0FB" w14:textId="29DFC444" w:rsidR="00786F40" w:rsidRPr="00786F40" w:rsidRDefault="00786F40" w:rsidP="000F3A14">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="924" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00786F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>普通考試或相當於普通考試以上之特種考試</w:t>
@@ -628,96 +533,67 @@
         <w:t>領有</w:t>
       </w:r>
       <w:r w:rsidRPr="00786F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>建築、機電及工程相關職類乙級技術士</w:t>
       </w:r>
       <w:r w:rsidRPr="00786F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>以上或</w:t>
       </w:r>
       <w:r w:rsidRPr="00786F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>甲種電</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>甲種電匠</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00786F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>，並於取得證照後具</w:t>
+      </w:r>
       <w:r w:rsidRPr="00786F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>匠</w:t>
-[...34 lines deleted...]
-        <w:t>以上工程實務經驗者</w:t>
+        <w:t>三年以上工程實務經驗者</w:t>
       </w:r>
       <w:r w:rsidRPr="00786F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BF74534" w14:textId="6BB82291" w:rsidR="00786F40" w:rsidRPr="00786F40" w:rsidRDefault="00786F40" w:rsidP="000F3A14">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="924" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F2F6B">
@@ -728,78 +604,60 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>營造(機水電)業及工程相關公司行號</w:t>
       </w:r>
       <w:r w:rsidRPr="00786F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>登記之</w:t>
       </w:r>
       <w:r w:rsidRPr="009F2F6B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>負責人</w:t>
       </w:r>
       <w:r w:rsidRPr="00786F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>（含土木包工業、甲級工程承裝業），並於取得負責人</w:t>
-[...7 lines deleted...]
-        <w:t>資格後具</w:t>
+        <w:t>（含土木包工業、甲級工程承裝業），並於取得負責人資格後具</w:t>
       </w:r>
       <w:r w:rsidRPr="009F2F6B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>三年</w:t>
-[...9 lines deleted...]
-        <w:t>以上工程實務經驗</w:t>
+        <w:t>三年以上工程實務經驗</w:t>
       </w:r>
       <w:r w:rsidRPr="00786F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>者。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3374F1CF" w14:textId="12131388" w:rsidR="00786F40" w:rsidRPr="00786F40" w:rsidRDefault="00786F40" w:rsidP="000F3A14">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="924" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00786F40">
@@ -941,89 +799,71 @@
         <w:t>規範</w:t>
       </w:r>
       <w:r w:rsidR="0072726E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DEBBB3A" w14:textId="2575532B" w:rsidR="0072726E" w:rsidRDefault="00E6042C" w:rsidP="000F3A14">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="851" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>欲認列</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>欲認列之工作年資</w:t>
+      </w:r>
+      <w:r w:rsidR="00D33D43">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>之公司，</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>之工作年資</w:t>
-[...23 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>商工登記需有工程相關營業項目才可列認工程</w:t>
+      </w:r>
       <w:r w:rsidR="00D33D43">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>相關營業單位</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DF7EBF1" w14:textId="35007BBC" w:rsidR="0072726E" w:rsidRDefault="0072726E" w:rsidP="000F3A14">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="851" w:hanging="284"/>
         <w:jc w:val="both"/>
@@ -1085,150 +925,101 @@
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>應檢附資料</w:t>
       </w:r>
       <w:r w:rsidR="008D3D5B" w:rsidRPr="008D3D5B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="008D3D5B" w:rsidRPr="008D3D5B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>除勞保</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="002809DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>明細</w:t>
       </w:r>
       <w:r w:rsidR="00423D0A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>或</w:t>
       </w:r>
       <w:r w:rsidR="008D3D5B" w:rsidRPr="008D3D5B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>薪資</w:t>
-[...9 lines deleted...]
-        <w:t>所得清單或核定書</w:t>
+        <w:t>薪資所得清單或核定書</w:t>
       </w:r>
       <w:r w:rsidR="008D3D5B" w:rsidRPr="008D3D5B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>外，亦須</w:t>
-[...19 lines deleted...]
-        <w:t>資歷證明</w:t>
+        <w:t>外，亦須同時核驗工作資歷證明</w:t>
       </w:r>
       <w:r w:rsidR="008D3D5B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:r w:rsidRPr="008B09C1">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>如遇任職公司停業、歇業時，請檢附經濟部停業紀錄，並由學員出具離職證明(具工作內容)或切結書，以證明此段時間確實擔任工程相關業務，</w:t>
-[...17 lines deleted...]
-        <w:t>確實計算其工程實務經驗年資。</w:t>
+        <w:t>如遇任職公司停業、歇業時，請檢附經濟部停業紀錄，並由學員出具離職證明(具工作內容)或切結書，以證明此段時間確實擔任工程相關業務，俾確實計算其工程實務經驗年資。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64F69750" w14:textId="11050B66" w:rsidR="003D2495" w:rsidRPr="0095773D" w:rsidRDefault="003D2495" w:rsidP="000F3A14">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095773D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>培訓名額：</w:t>
@@ -1557,86 +1348,89 @@
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/嘉義</w:t>
             </w:r>
             <w:r w:rsidR="00693619" w:rsidRPr="00907EA5">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68C1778F" w14:textId="77777777" w:rsidR="00760C27" w:rsidRDefault="003D2495" w:rsidP="000F3A14">
+          <w:p w14:paraId="00E39C6F" w14:textId="77777777" w:rsidR="00A872D0" w:rsidRDefault="00A872D0" w:rsidP="000F3A14">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="49D31EC3" w14:textId="3D1BA624" w:rsidR="003D2495" w:rsidRPr="00907EA5" w:rsidRDefault="003D2495" w:rsidP="000F3A14">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007509EC">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>請依網站</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49D31EC3" w14:textId="11A1A27F" w:rsidR="003D2495" w:rsidRPr="00907EA5" w:rsidRDefault="00A872D0" w:rsidP="000F3A14">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00907EA5">
-[...4 lines deleted...]
-              <w:t>足額開班</w:t>
+            <w:r w:rsidRPr="007509EC">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>公告訊息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D3AC5EF" w14:textId="5CDF3197" w:rsidR="003D2495" w:rsidRPr="00907EA5" w:rsidRDefault="003D2495" w:rsidP="000F3A14">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00907EA5">
               <w:rPr>
@@ -1855,67 +1649,51 @@
       </w:r>
       <w:r w:rsidRPr="0095773D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">斗六班：中國生產力中心南雲推廣組（雲林縣斗六市雲林路二段225號11樓）              </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0850E8E3" w14:textId="5985D388" w:rsidR="0017761D" w:rsidRDefault="00D01B50" w:rsidP="000F3A14">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095773D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>嘉義班：嘉義市</w:t>
-[...15 lines deleted...]
-        <w:t>（嘉義市玉康路160號）</w:t>
+        <w:t>嘉義班：嘉義市再耕園（嘉義市玉康路160號）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E10EB62" w14:textId="77777777" w:rsidR="0017761D" w:rsidRDefault="0017761D">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="787655C5" w14:textId="48466E8D" w:rsidR="00EB61E8" w:rsidRPr="00EB61E8" w:rsidRDefault="00EB61E8" w:rsidP="001219AA">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
@@ -2130,67 +1908,51 @@
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>病假、結婚、分娩、參加國家考試、依法受各種兵役召集</w:t>
       </w:r>
       <w:r w:rsidR="00846300">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>與</w:t>
       </w:r>
       <w:r w:rsidR="00C219B8" w:rsidRPr="00C219B8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>配偶或本人及配偶之直系親屬喪假、天災或不可抗力之因素</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB61E8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>（以上均須檢附證明文件），辦妥請假手續者得</w:t>
-[...15 lines deleted...]
-        <w:t>，但總時數不得超過10小時(分)。</w:t>
+        <w:t>（以上均須檢附證明文件），辦妥請假手續者得不計入扣分，但總時數不得超過10小時(分)。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A2FCC86" w14:textId="65B27B4E" w:rsidR="00DD020E" w:rsidRPr="00DD020E" w:rsidRDefault="00DD020E" w:rsidP="001219AA">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD020E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>成績考核：</w:t>
@@ -2203,144 +1965,74 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="851" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD020E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>成績比重：</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD020E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(1)平時考核</w:t>
-[...53 lines deleted...]
-        <w:t>50%。</w:t>
+        <w:t>(1)平時考核佔15%、(2)品質計畫或監造計畫習作佔35%、(3)期末綜合測驗佔50%。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76E49E1B" w14:textId="11ADD761" w:rsidR="00DD020E" w:rsidRPr="00DD020E" w:rsidRDefault="00DD020E" w:rsidP="001219AA">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="851" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD020E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>上述三項成績及格</w:t>
-[...15 lines deleted...]
-        <w:t>，</w:t>
+        <w:t>上述三項成績及格分數均為六十分，</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD020E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>其中任一項不及格者不予以計算總成績</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD020E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A03762C" w14:textId="77777777" w:rsidR="00DD020E" w:rsidRDefault="00DD020E" w:rsidP="001219AA">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
@@ -2615,69 +2307,51 @@
       </w:r>
       <w:r w:rsidRPr="00197BEA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>結業證書為電子證書。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5482C309" w14:textId="26A0F805" w:rsidR="00DD020E" w:rsidRPr="00DD020E" w:rsidRDefault="00DD020E" w:rsidP="001219AA">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:left="851" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00907EA5">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>有下列情形之</w:t>
-[...17 lines deleted...]
-        <w:t>者不予核發電子結業證書</w:t>
+        <w:t>有下列情形之一者不予核發電子結業證書</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD020E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37811580" w14:textId="2AA478BA" w:rsidR="00DD020E" w:rsidRPr="00DD020E" w:rsidRDefault="00D017E5" w:rsidP="001219AA">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:left="851" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1.</w:t>
@@ -3090,71 +2764,59 @@
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>報名表</w:t>
             </w:r>
             <w:r w:rsidRPr="005D15B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003569ED" w:rsidRPr="009B2938">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="003569ED" w:rsidRPr="003569ED">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>個</w:t>
-[...10 lines deleted...]
-              <w:t>資聲明書</w:t>
+              <w:t>個資聲明書</w:t>
             </w:r>
             <w:r w:rsidR="009B2938">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009B2938" w:rsidRPr="005D15B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="009B2938" w:rsidRPr="005D15B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
@@ -3323,71 +2985,59 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>報名表</w:t>
             </w:r>
             <w:r w:rsidR="009B2938">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003569ED" w:rsidRPr="009B2938">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="003569ED" w:rsidRPr="003569ED">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>個</w:t>
-[...10 lines deleted...]
-              <w:t>資聲明書</w:t>
+              <w:t>個資聲明書</w:t>
             </w:r>
             <w:r w:rsidR="009B2938">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009B2938" w:rsidRPr="005D15B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="009B2938" w:rsidRPr="005D15B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
@@ -3628,71 +3278,59 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>報名表</w:t>
             </w:r>
             <w:r w:rsidR="009B2938">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009B2938" w:rsidRPr="009B2938">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="009B2938" w:rsidRPr="003569ED">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>個</w:t>
-[...10 lines deleted...]
-              <w:t>資聲明書</w:t>
+              <w:t>個資聲明書</w:t>
             </w:r>
             <w:r w:rsidR="009B2938">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005D15B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="005D15B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
@@ -3932,71 +3570,59 @@
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>報名表</w:t>
             </w:r>
             <w:r w:rsidRPr="005D15B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009B2938" w:rsidRPr="009B2938">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="009B2938" w:rsidRPr="003569ED">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>個</w:t>
-[...10 lines deleted...]
-              <w:t>資聲明書</w:t>
+              <w:t>個資聲明書</w:t>
             </w:r>
             <w:r w:rsidR="009B2938">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005D15B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="005D15B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
@@ -4236,71 +3862,59 @@
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>報名表</w:t>
             </w:r>
             <w:r w:rsidRPr="005D15B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009B2938" w:rsidRPr="009B2938">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="009B2938" w:rsidRPr="003569ED">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>個</w:t>
-[...10 lines deleted...]
-              <w:t>資聲明書</w:t>
+              <w:t>個資聲明書</w:t>
             </w:r>
             <w:r w:rsidR="009B2938">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005D15B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="005D15B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
@@ -4532,71 +4146,59 @@
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>報名表</w:t>
             </w:r>
             <w:r w:rsidRPr="005D15B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009B2938" w:rsidRPr="009B2938">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="009B2938" w:rsidRPr="003569ED">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>個</w:t>
-[...10 lines deleted...]
-              <w:t>資聲明書</w:t>
+              <w:t>個資聲明書</w:t>
             </w:r>
             <w:r w:rsidR="009B2938">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005D15B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="005D15B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
@@ -4829,71 +4431,59 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>身分證影本</w:t>
             </w:r>
             <w:r w:rsidR="003569ED">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003569ED" w:rsidRPr="009B2938">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="003569ED" w:rsidRPr="003569ED">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>個</w:t>
-[...10 lines deleted...]
-              <w:t>資聲明書</w:t>
+              <w:t>個資聲明書</w:t>
             </w:r>
             <w:r w:rsidR="009B2938">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005D15B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="005D15B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
@@ -5095,73 +4685,51 @@
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>身分證影本</w:t>
             </w:r>
             <w:r w:rsidRPr="00FC252F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003569ED" w:rsidRPr="003569ED">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>□</w:t>
-[...21 lines deleted...]
-              <w:t>資聲明書</w:t>
+              <w:t>□個資聲明書</w:t>
             </w:r>
             <w:r w:rsidR="009B2938">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009B2938" w:rsidRPr="005D15B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="009B2938" w:rsidRPr="009B2938">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -5403,67 +4971,51 @@
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>報名表正本</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC252F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>各欄位請</w:t>
-[...15 lines deleted...]
-        <w:t>，</w:t>
+        <w:t>各欄位請詳填勿空白，</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC252F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>下方</w:t>
       </w:r>
       <w:r w:rsidR="00CF58D8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>報名者簽章</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC252F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>應親自簽名或蓋章</w:t>
       </w:r>
@@ -5585,67 +5137,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="851" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001219AA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>畢業證書；技師證書；技術證書；執業或結業證書或證明文件影本(附件三)：</w:t>
       </w:r>
       <w:r w:rsidRPr="001219AA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>畢業證書需以A4格式影印，證書日期及證書字號須</w:t>
-[...15 lines deleted...]
-        <w:t>內容需清楚可辨識。</w:t>
+        <w:t>畢業證書需以A4格式影印，證書日期及證書字號須清楚，內容需清楚可辨識。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38A5A04E" w14:textId="77777777" w:rsidR="009B2938" w:rsidRPr="009B2938" w:rsidRDefault="00357064" w:rsidP="009B2938">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="1134" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D417E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>若為</w:t>
@@ -5930,257 +5466,145 @@
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
       <w:r w:rsidRPr="0072726E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>勞工保險被保險人投保明細表</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>」，</w:t>
       </w:r>
       <w:r w:rsidRPr="002D417E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>本人帶身分證正本即可。(若委託他人辦理，可現場填委託書，請帶雙方印章，並出具本人及受託人身分證正本供查驗，並</w:t>
-[...17 lines deleted...]
-        <w:t>、背面影本供留存)</w:t>
+        <w:t>本人帶身分證正本即可。(若委託他人辦理，可現場填委託書，請帶雙方印章，並出具本人及受託人身分證正本供查驗，並檢附正、背面影本供留存)</w:t>
       </w:r>
       <w:r w:rsidR="008C4CEE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="219F9C4B" w14:textId="4514F572" w:rsidR="003D0423" w:rsidRPr="003D0423" w:rsidRDefault="003D0423" w:rsidP="001219AA">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="1134" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D0423">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>投保工會或因故未投勞保者，請檢</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>投保工會或因故未投勞保者，請檢付足年足額個人薪資所得明細表（加蓋稅捐稽徵單位戳章）或薪資證明正本，</w:t>
+      </w:r>
       <w:r w:rsidRPr="003D0423">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>供驗證、計算工程年資，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0423">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>付足年足額</w:t>
-[...59 lines deleted...]
-        <w:t>黏貼。</w:t>
+        <w:t>並請整份寄出勿黏貼。</w:t>
       </w:r>
       <w:r w:rsidRPr="002D417E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>所得稅清單請</w:t>
-[...19 lines deleted...]
-        <w:t>攜帶</w:t>
+        <w:t>所得稅清單請逕攜帶</w:t>
       </w:r>
       <w:r w:rsidRPr="003D0423">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>身分證</w:t>
       </w:r>
       <w:r w:rsidRPr="003D0423">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>及</w:t>
       </w:r>
       <w:r w:rsidRPr="003D0423">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>印章</w:t>
       </w:r>
       <w:r w:rsidRPr="002D417E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>至</w:t>
-[...19 lines deleted...]
-        <w:t>所在地稅捐處申辦</w:t>
+        <w:t>至國稅局或稅籍所在地稅捐處申辦</w:t>
       </w:r>
       <w:r w:rsidRPr="002D417E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="002D417E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>並</w:t>
       </w:r>
       <w:r w:rsidRPr="002D417E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:u w:val="wave"/>
@@ -6223,96 +5647,82 @@
       </w:r>
       <w:r w:rsidR="00B21680" w:rsidRPr="005D15B4">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>四</w:t>
       </w:r>
       <w:r w:rsidRPr="005D15B4">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>）：</w:t>
       </w:r>
       <w:r w:rsidR="001132F6" w:rsidRPr="005D15B4">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>請以附件四表格填寫，</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="001219AA" w:rsidRPr="005D15B4">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="001132F6" w:rsidRPr="005D15B4">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>工作內容</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="001132F6" w:rsidRPr="005D15B4">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="001132F6" w:rsidRPr="005D15B4">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>欄位請</w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>欄位請詳實填勿空白</w:t>
+      </w:r>
       <w:r w:rsidR="00EB173E" w:rsidRPr="005D15B4">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>，請填寫實際工作項目，</w:t>
       </w:r>
       <w:r w:rsidR="001132F6" w:rsidRPr="005D15B4">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>未填或空白者皆不符規定</w:t>
       </w:r>
       <w:r w:rsidR="005D15B4">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58D72DBB" w14:textId="5D7C7E85" w:rsidR="001132F6" w:rsidRPr="001219AA" w:rsidRDefault="005D15B4" w:rsidP="001219AA">
       <w:pPr>
         <w:pStyle w:val="a7"/>
@@ -6502,145 +5912,98 @@
       <w:r w:rsidR="00CB6343" w:rsidRPr="007A1C7F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>除勞保資料</w:t>
       </w:r>
       <w:r w:rsidR="00CB6343" w:rsidRPr="007A1C7F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>、薪資所得清單或核定書</w:t>
       </w:r>
       <w:r w:rsidR="00CB6343" w:rsidRPr="007A1C7F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>外，亦須</w:t>
-[...19 lines deleted...]
-        <w:t>資歷證明</w:t>
+        <w:t>外，亦須同時核驗工作資歷證明</w:t>
       </w:r>
       <w:r w:rsidR="008D3D5B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="724BB01E" w14:textId="7F1B82F9" w:rsidR="007B7D4E" w:rsidRDefault="001132F6" w:rsidP="001219AA">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="1134" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001132F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>政府或公營單位得以貴單位工作經歷證明表格為主，但</w:t>
       </w:r>
       <w:r w:rsidRPr="007B7D4E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>需加</w:t>
-[...19 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>需加註工作內容欄位</w:t>
+      </w:r>
       <w:r w:rsidRPr="001132F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>（</w:t>
-[...7 lines deleted...]
-        <w:t>本項證明受訓資格需符合實際施作工程相關工作用，『工作內容』請填實際施作工作項目，例：</w:t>
+        <w:t>（本項證明受訓資格需符合實際施作工程相關工作用，『工作內容』請填實際施作工作項目，例：</w:t>
       </w:r>
       <w:r w:rsidR="00693619" w:rsidRPr="00693619">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>工程規劃設計、工地現場監造、工地現場施工(或安裝、維修)、工地現場安衛管理、施工(或監造、品質)計畫撰寫、施工圖(或竣工圖)繪製、工程材料試驗(或檢驗)、工程採購、工程估驗計價、工程查核</w:t>
       </w:r>
       <w:r w:rsidRPr="001132F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
       <w:r w:rsidR="007B7D4E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>，並檢附公文派令。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A01905" w14:textId="3DCFFA78" w:rsidR="009F7EF2" w:rsidRDefault="009F7EF2" w:rsidP="001219AA">
@@ -6652,71 +6015,51 @@
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="1134" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001132F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>現職為政府機關、公立學校及公營事業辦理工程業務相關</w:t>
       </w:r>
       <w:r w:rsidRPr="007B7D4E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>約</w:t>
-[...19 lines deleted...]
-        <w:t>人員</w:t>
+        <w:t>約僱人員</w:t>
       </w:r>
       <w:r w:rsidRPr="001132F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>，需有一年以上年資，並提供約聘人員續聘契約影本</w:t>
       </w:r>
       <w:r w:rsidR="002D3897" w:rsidRPr="002D3897">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>，及</w:t>
       </w:r>
       <w:r w:rsidR="003D0423" w:rsidRPr="002D3897">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>應</w:t>
       </w:r>
       <w:r w:rsidR="003D0423" w:rsidRPr="003D0423">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -6765,117 +6108,85 @@
         <w:t>：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ED4852F" w14:textId="43BD5442" w:rsidR="008C4CEE" w:rsidRDefault="008C4CEE" w:rsidP="001219AA">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F40B6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>報名資格採用前項第六款者，</w:t>
       </w:r>
       <w:r w:rsidR="00D36CDA" w:rsidRPr="00D36CDA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>須</w:t>
-[...29 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>須檢附蓋有稅捐稽徵單位戳章之營利事業所得稅結算申報書正本</w:t>
+      </w:r>
       <w:r w:rsidR="00A0627D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D06540">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>如：</w:t>
       </w:r>
       <w:r w:rsidR="00A0627D" w:rsidRPr="005F40B6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t>格式31含封面</w:t>
       </w:r>
       <w:r w:rsidR="00B450C3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t>、401報表等</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00A0627D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00A0627D" w:rsidRPr="00A0627D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="-12"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>加蓋公司大小章</w:t>
       </w:r>
       <w:r w:rsidR="00D06540">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="-12"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00D06540">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>資料</w:t>
       </w:r>
       <w:r w:rsidR="00A0627D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -6885,60 +6196,58 @@
       <w:r w:rsidR="00424AFD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41B3700E" w14:textId="5CCFEF82" w:rsidR="0072726E" w:rsidRDefault="00FB0D3E" w:rsidP="001219AA">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="851" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00FB0D3E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>年內</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB0D3E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>吋脫帽彩色光面照片(近照)</w:t>
       </w:r>
       <w:r w:rsidR="00F45A61">
@@ -6965,144 +6274,96 @@
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52FEFB0A" w14:textId="77777777" w:rsidR="0072726E" w:rsidRPr="0072726E" w:rsidRDefault="00FB0D3E" w:rsidP="001219AA">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="1134" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0072726E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>同護照規格，印表機列印相片恕不受理，</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>同護照規格，印表機列印相片恕不受理，一張實貼於報名表上，另</w:t>
+      </w:r>
+      <w:r w:rsidR="00F45A61" w:rsidRPr="0072726E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
       <w:r w:rsidRPr="0072726E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>一張實貼於</w:t>
-[...37 lines deleted...]
-        <w:t>。</w:t>
+        <w:t>張背面請以原子筆書寫姓名浮貼表上。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AA50BB7" w14:textId="48700D7D" w:rsidR="009B2938" w:rsidRDefault="00FB0D3E" w:rsidP="001219AA">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="1134" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0072726E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>不可與身分證或任何證書上之照片相同，</w:t>
       </w:r>
       <w:r w:rsidRPr="0072726E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>除</w:t>
-[...15 lines deleted...]
-        <w:t>年內補發之身分證件</w:t>
+        <w:t>除一年內補發之身分證件</w:t>
       </w:r>
       <w:r w:rsidR="00F45A61" w:rsidRPr="0072726E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>或證書上之照片。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71BF06AD" w14:textId="70F57768" w:rsidR="00FB0D3E" w:rsidRDefault="009B2938" w:rsidP="009B2938">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
@@ -7245,77 +6506,61 @@
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>完成</w:t>
       </w:r>
       <w:r w:rsidR="00C769AE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>繳費→</w:t>
       </w:r>
       <w:r w:rsidRPr="00197BEA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>若額滿</w:t>
       </w:r>
       <w:r w:rsidR="00C769AE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>或未達開班</w:t>
-[...7 lines deleted...]
-        <w:t>人數</w:t>
+        <w:t>或未達開班人數</w:t>
       </w:r>
       <w:r w:rsidRPr="00197BEA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>順排下</w:t>
-[...7 lines deleted...]
-        <w:t>期。</w:t>
+        <w:t>順排下期。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4E7D87" w14:textId="1CC64404" w:rsidR="009742BB" w:rsidRPr="004876CD" w:rsidRDefault="009742BB" w:rsidP="001219AA">
+    <w:p w14:paraId="5A4E7D87" w14:textId="6FC989CA" w:rsidR="009742BB" w:rsidRPr="004876CD" w:rsidRDefault="009742BB" w:rsidP="001219AA">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00424AFD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>郵寄地址：640雲林縣斗六市雲林路二段225號11樓</w:t>
       </w:r>
       <w:r w:rsidRPr="00424AFD">
         <w:rPr>
@@ -7343,57 +6588,57 @@
       </w:r>
       <w:r w:rsidR="004876CD" w:rsidRPr="00424AFD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>收  電話：05-5341379</w:t>
       </w:r>
       <w:r w:rsidR="004876CD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004876CD" w:rsidRPr="00424AFD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>#</w:t>
       </w:r>
-      <w:r w:rsidR="00567F8D">
+      <w:r w:rsidR="005F40D9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>80734</w:t>
+        <w:t>03644</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18D93F3F" w14:textId="428DA2C0" w:rsidR="002D3897" w:rsidRPr="00424AFD" w:rsidRDefault="00197BEA" w:rsidP="001219AA">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>報名文件</w:t>
       </w:r>
@@ -7552,67 +6797,51 @@
           <w:rPr>
             <w:rStyle w:val="a9"/>
             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://ny.cpc.org.tw/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3025CFCC" w14:textId="28EEE8DF" w:rsidR="00926867" w:rsidRDefault="00926867" w:rsidP="00846300">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:leftChars="300" w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00926867">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>中國生產力中心品</w:t>
-[...15 lines deleted...]
-        <w:t>班聯合網站：</w:t>
+        <w:t>中國生產力中心品管暨回訓班聯合網站：</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="001B37F3">
           <w:rPr>
             <w:rStyle w:val="a9"/>
             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://pcc.cpc.org.tw/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="17426458" w14:textId="3DB3DAE4" w:rsidR="00926867" w:rsidRDefault="00926867" w:rsidP="00846300">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:leftChars="100" w:left="722" w:hanging="482"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
@@ -7815,88 +7044,52 @@
                                 <a:tile tx="0" ty="0" sx="100000" sy="100000" flip="none" algn="tl"/>
                               </a:blipFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="0F1B792E" w14:textId="77777777" w:rsidR="00E87807" w:rsidRPr="004E7BA2" w:rsidRDefault="00E87807" w:rsidP="00E87807">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>※</w:t>
                             </w:r>
                             <w:r w:rsidRPr="004E7BA2">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                               </w:rPr>
-                              <w:t>已上</w:t>
+                              <w:t>已上過品管班(不論土建或機電班)者，請勿重複報名另一班種，證書內容是一樣也無法再參訓</w:t>
                             </w:r>
-                            <w:proofErr w:type="gramStart"/>
-[...34 lines deleted...]
-                            <w:proofErr w:type="gramEnd"/>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>※</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
@@ -8109,67 +7302,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7651" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6654D02E" w14:textId="77777777" w:rsidR="005433BE" w:rsidRPr="005433BE" w:rsidRDefault="005433BE" w:rsidP="005433BE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005433BE">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>「公共工程品質管理訓練班」課程時數表(</w:t>
-[...15 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>「公共工程品質管理訓練班」課程時數表(一)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5EC3572A" w14:textId="77777777" w:rsidR="005433BE" w:rsidRPr="005433BE" w:rsidRDefault="005433BE" w:rsidP="005433BE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -13746,69 +12923,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="29E97F2E" w14:textId="77777777" w:rsidR="00300A17" w:rsidRPr="00300A17" w:rsidRDefault="00300A17" w:rsidP="00300A17">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00300A17">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>主管機關代表與</w:t>
-[...17 lines deleted...]
-              <w:t>長共同主持</w:t>
+              <w:t>主管機關代表與品管班執行長共同主持</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7DC0E033" w14:textId="77777777" w:rsidR="00300A17" w:rsidRPr="00300A17" w:rsidRDefault="00300A17" w:rsidP="00300A17">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -13884,69 +13043,51 @@
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2961" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1E5FE90B" w14:textId="77777777" w:rsidR="00300A17" w:rsidRPr="00300A17" w:rsidRDefault="00300A17" w:rsidP="00300A17">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00300A17">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>主管機關代表與</w:t>
-[...17 lines deleted...]
-              <w:t>長共同主持</w:t>
+              <w:t>主管機關代表與品管班執行長共同主持</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00300A17" w:rsidRPr="005433BE" w14:paraId="0ED075E8" w14:textId="77777777" w:rsidTr="00E87807">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4106" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="11036C71" w14:textId="77777777" w:rsidR="00300A17" w:rsidRPr="00300A17" w:rsidRDefault="00300A17" w:rsidP="00300A17">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
@@ -15696,71 +14837,59 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3219" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4587DB36" w14:textId="77777777" w:rsidR="005348C0" w:rsidRDefault="005348C0" w:rsidP="002D0BF9">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="bottom"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007B7D4E">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="80"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="1440" w:id="-1017366269"/>
               </w:rPr>
-              <w:t>起迄</w:t>
-[...10 lines deleted...]
-              <w:t>期</w:t>
+              <w:t>起迄期</w:t>
             </w:r>
             <w:r w:rsidRPr="007B7D4E">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="1440" w:id="-1017366269"/>
               </w:rPr>
               <w:t>間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1428" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07F18E8C" w14:textId="77777777" w:rsidR="005348C0" w:rsidRDefault="005348C0" w:rsidP="002D0BF9">
@@ -18648,77 +17777,52 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08928ADA" w14:textId="77777777" w:rsidR="005348C0" w:rsidRDefault="005348C0" w:rsidP="001219AA">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="bottom"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
-              <w:t>符合受訓資格項目</w:t>
-[...25 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>符合受訓資格項目︵請擇一勾選︶</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78E587A3" w14:textId="77777777" w:rsidR="005348C0" w:rsidRPr="00991060" w:rsidRDefault="005348C0" w:rsidP="00E87807">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="bottom"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
@@ -18870,100 +17974,60 @@
               <w:jc w:val="both"/>
               <w:textAlignment w:val="bottom"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00006DDD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r w:rsidR="00E87807" w:rsidRPr="00E87807">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>大專以上學校土木、水利、環工、建築、營建、電機、機械、電子、化工及工程相關科系畢業，並於</w:t>
-[...19 lines deleted...]
-              <w:t>以上工程實務經驗者。</w:t>
+              <w:t>大專以上學校土木、水利、環工、建築、營建、電機、機械、電子、化工及工程相關科系畢業，並於畢業後具二年以上工程實務經驗者。</w:t>
             </w:r>
             <w:r w:rsidR="00E87807" w:rsidRPr="00E87807">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>其中現職為政府機關、公立學校及公營事業辦理工程業務之相關人員，得不受上述年資之限制，如係約聘僱人員，於</w:t>
-[...19 lines deleted...]
-              <w:t>以上工程實務經驗者。</w:t>
+              <w:t>其中現職為政府機關、公立學校及公營事業辦理工程業務之相關人員，得不受上述年資之限制，如係約聘僱人員，於畢業後具一年以上工程實務經驗者。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005348C0" w14:paraId="7C0C90C0" w14:textId="77777777" w:rsidTr="00E87807">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0690E446" w14:textId="77777777" w:rsidR="005348C0" w:rsidRDefault="005348C0" w:rsidP="001219AA">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="260" w:lineRule="exact"/>
@@ -19033,118 +18097,78 @@
               <w:jc w:val="both"/>
               <w:textAlignment w:val="bottom"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00006DDD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
             <w:r w:rsidR="00E87807" w:rsidRPr="00E87807">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>高級中學或職業學校土木、水利、環工、建築、營建、電機、機械、電子、化工、建築製圖、電工科及工程相關科別畢業，並於</w:t>
-[...19 lines deleted...]
-              <w:t>以上工程實務經驗者。</w:t>
+              <w:t>高級中學或職業學校土木、水利、環工、建築、營建、電機、機械、電子、化工、建築製圖、電工科及工程相關科別畢業，並於畢業後具三年以上工程實務經驗者。</w:t>
             </w:r>
             <w:r w:rsidR="00E87807" w:rsidRPr="00E87807">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>其中現職為政府機關、公立學校及公營事業辦理工程業務相關人員，得不受上述年資之限制，</w:t>
             </w:r>
             <w:r w:rsidR="00E87807" w:rsidRPr="00E87807">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E87807" w:rsidRPr="00E87807">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>如係約聘僱人員，於</w:t>
-[...19 lines deleted...]
-              <w:t>以上工程實務經驗者。</w:t>
+              <w:t>如係約聘僱人員，於畢業後具一年以上工程實務經驗者。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005348C0" w14:paraId="3FC56534" w14:textId="77777777" w:rsidTr="00E87807">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="091A0732" w14:textId="77777777" w:rsidR="005348C0" w:rsidRDefault="005348C0" w:rsidP="001219AA">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="260" w:lineRule="exact"/>
@@ -19373,91 +18397,51 @@
               <w:jc w:val="both"/>
               <w:textAlignment w:val="bottom"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00006DDD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
             <w:r w:rsidR="002D0BF9" w:rsidRPr="002D0BF9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>領有建築、機電及工程相關職類乙級技術士以上或甲種電</w:t>
-[...39 lines deleted...]
-              <w:t>以上工程實務經驗者。</w:t>
+              <w:t>領有建築、機電及工程相關職類乙級技術士以上或甲種電匠，並於取得證照後具三年以上工程實務經驗者。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005348C0" w14:paraId="755C0A67" w14:textId="77777777" w:rsidTr="00E87807">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E6EF6A1" w14:textId="77777777" w:rsidR="005348C0" w:rsidRDefault="005348C0" w:rsidP="001219AA">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="260" w:lineRule="exact"/>
@@ -19570,73 +18554,51 @@
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>機水電</w:t>
             </w:r>
             <w:r w:rsidR="002D0BF9" w:rsidRPr="002D0BF9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="002D0BF9" w:rsidRPr="002D0BF9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>業及工程相關公司行號登記之負責人（含土木包工業、甲級工程承裝業），並於取得負責人</w:t>
-[...21 lines deleted...]
-              <w:t>以上工程實務經驗者。</w:t>
+              <w:t>業及工程相關公司行號登記之負責人（含土木包工業、甲級工程承裝業），並於取得負責人資格後具三年以上工程實務經驗者。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005348C0" w14:paraId="62DC1E9E" w14:textId="77777777" w:rsidTr="00E87807">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6707FF8F" w14:textId="77777777" w:rsidR="005348C0" w:rsidRDefault="005348C0" w:rsidP="001219AA">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="260" w:lineRule="exact"/>
@@ -19987,69 +18949,58 @@
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00A156B0">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>同護照規格</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">)  </w:t>
             </w:r>
             <w:r w:rsidR="002D0BF9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0FE"/>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="002D0BF9" w:rsidRPr="003569ED">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>個</w:t>
-[...9 lines deleted...]
-              <w:t>資聲明書</w:t>
+              <w:t>個資聲明書</w:t>
             </w:r>
             <w:r w:rsidR="002D0BF9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0FE"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>身分證正反面影本</w:t>
             </w:r>
             <w:r w:rsidR="002D0BF9">
@@ -20211,67 +19162,57 @@
                 <w:b/>
               </w:rPr>
               <w:t>勞保明細</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>正本</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>)(</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00D60D60">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>需蓋勞保局戳</w:t>
-[...8 lines deleted...]
-              <w:t>章</w:t>
+              <w:t>需蓋勞保局戳章</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>、顯示投保薪資</w:t>
             </w:r>
             <w:r w:rsidRPr="00726936">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -20418,83 +19359,51 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005348C0">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="005348C0">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005348C0">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
-              <w:t>建築、</w:t>
-[...31 lines deleted...]
-              <w:t>執照影本</w:t>
+              <w:t>建築、機電乙級技術士或甲級電匠執照影本</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50677C82" w14:textId="76B7A5E7" w:rsidR="005348C0" w:rsidRDefault="005545F8" w:rsidP="005545F8">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4179"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:left="57"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="bottom"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
@@ -20685,59 +19594,57 @@
               </w:rPr>
               <w:t>其它</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">                                        </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="00C860AE">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>＊</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>以上證件請攜帶正本查驗</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> )</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005348C0" w14:paraId="57C4130F" w14:textId="77777777" w:rsidTr="003D3B5F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="680"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -20886,63 +19793,52 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00305C38">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 貴中心於</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>課程執行及</w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>課程執行及廣宣所需</w:t>
+            </w:r>
             <w:r w:rsidRPr="00305C38">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>範圍內使用本人提供之個人資料</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005348C0" w14:paraId="740F897B" w14:textId="77777777" w:rsidTr="008F06DA">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="510"/>
@@ -21226,61 +20122,59 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00006DDD">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>備</w:t>
             </w:r>
             <w:r w:rsidRPr="00006DDD">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00006DDD">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>註</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9467" w:type="dxa"/>
             <w:gridSpan w:val="29"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B3A8BC4" w14:textId="041FB6E4" w:rsidR="005348C0" w:rsidRPr="00832DC8" w:rsidRDefault="005348C0" w:rsidP="001219AA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -21383,524 +20277,665 @@
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C196ED1" w14:textId="77777777" w:rsidR="00B973A4" w:rsidRDefault="00B973A4" w:rsidP="001219AA">
       <w:pPr>
         <w:spacing w:afterLines="100" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26BD2F41" w14:textId="77777777" w:rsidR="00B973A4" w:rsidRDefault="00B973A4" w:rsidP="001219AA">
       <w:pPr>
         <w:spacing w:afterLines="100" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42CA96AC" w14:textId="77777777" w:rsidR="00B973A4" w:rsidRDefault="00B973A4" w:rsidP="005545F8">
-[...1 lines deleted...]
-        <w:spacing w:afterLines="50" w:after="120"/>
+    <w:p w14:paraId="1ADBC2B3" w14:textId="77777777" w:rsidR="00A872D0" w:rsidRPr="00C27457" w:rsidRDefault="00A872D0" w:rsidP="00A872D0">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...6 lines deleted...]
-          <w:sz w:val="32"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27457">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>財團法人中國生產力中心</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="710317F4" w14:textId="77777777" w:rsidR="00B973A4" w:rsidRPr="00952BC1" w:rsidRDefault="00B973A4" w:rsidP="001219AA">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+    <w:p w14:paraId="7BC91315" w14:textId="53C1BBDE" w:rsidR="00A872D0" w:rsidRPr="00C27457" w:rsidRDefault="00A872D0" w:rsidP="00A872D0">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
-          <w:u w:val="single"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A872D0">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t>「公共工程品質管理訓練</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        <w:t>公共工程品質管理訓練暨回訓班</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t>暨回訓</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00FD0802">
+        <w:t>」</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A55EE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
-          <w:sz w:val="30"/>
-[...3 lines deleted...]
-        <w:t>蒐集、處理及利用個人資料聲明</w:t>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>課程講習訓練</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EBAD2D2" w14:textId="77777777" w:rsidR="00B973A4" w:rsidRPr="00FD0802" w:rsidRDefault="00B973A4" w:rsidP="001219AA">
-[...1 lines deleted...]
-        <w:spacing w:line="340" w:lineRule="exact"/>
+    <w:p w14:paraId="6BEE0676" w14:textId="77777777" w:rsidR="00A872D0" w:rsidRPr="00C27457" w:rsidRDefault="00A872D0" w:rsidP="00A872D0">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27457">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>蒐集、處理及利用個人資料告知書</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="285E702B" w14:textId="77777777" w:rsidR="00A872D0" w:rsidRPr="00C27457" w:rsidRDefault="00A872D0" w:rsidP="00A872D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27457">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>您好：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00367A6A" w14:textId="77777777" w:rsidR="00B973A4" w:rsidRPr="00FD0802" w:rsidRDefault="00B973A4" w:rsidP="001219AA">
-[...2 lines deleted...]
-        <w:ind w:firstLineChars="225" w:firstLine="630"/>
+    <w:p w14:paraId="4A01D77F" w14:textId="77777777" w:rsidR="00A872D0" w:rsidRPr="00C27457" w:rsidRDefault="00A872D0" w:rsidP="00A872D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120" w:firstLineChars="200" w:firstLine="560"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27457">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>感謝您的熱誠參與，加入財團法人中國生產力中心(下稱「本中心」)學員行列，本中心為有效執行課程班務，而保有您的個人資料。而有關蒐集、處理或利用您的個人資料時，皆以尊重個人權益為基礎，並以誠實信用方式及以下原則為之。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43B4ED9E" w14:textId="77777777" w:rsidR="00A872D0" w:rsidRPr="00C27457" w:rsidRDefault="00A872D0" w:rsidP="00A872D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120" w:firstLineChars="200" w:firstLine="560"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27457">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>我們蒐集您的個人資料目的於課程班務業務之執行，辦理訓練課務、學員保險業務、報名、證書製作、學習分析、滿意度調查分析、新課程訊息通知等相關作業。以及辦理本中心之內部稽核業務行為皆屬之(下稱「蒐集目的」)。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F0C8F02" w14:textId="77777777" w:rsidR="00A872D0" w:rsidRPr="00C27457" w:rsidRDefault="00A872D0" w:rsidP="00A872D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120" w:firstLineChars="200" w:firstLine="560"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27457">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>我們僅會蒐集為上述行為而必要之個人資料，該資料會在前開蒐集目的存續期間，及依法令規定要求之期間內被處理或利用；您的個人資料僅會以電子檔案或紙本形式，分別存放於本中心資料庫，或各該執行業務部門，其中紙本形式之個人資料，則於轉成電子資料檔後定期銷毀。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FD6F393" w14:textId="77777777" w:rsidR="00A872D0" w:rsidRPr="00C27457" w:rsidRDefault="00A872D0" w:rsidP="00A872D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120" w:firstLineChars="200" w:firstLine="560"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27457">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>我們保有您的個人資料時，基於我國個人資料保護法之規定，您可以透過書面行使下述的權利，除基於符合「個人資料保護法」與其他相關法律規定外，我們不會拒絕您下列要求:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="244B42EB" w14:textId="77777777" w:rsidR="00A872D0" w:rsidRPr="00C27457" w:rsidRDefault="00A872D0" w:rsidP="00A872D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:beforeLines="20" w:before="48" w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="100" w:left="240" w:rightChars="50" w:right="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27457">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>（一）查詢或請求閱覽本人之個人資料。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7652F63A" w14:textId="77777777" w:rsidR="00A872D0" w:rsidRPr="00C27457" w:rsidRDefault="00A872D0" w:rsidP="00A872D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:beforeLines="20" w:before="48" w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="100" w:left="240" w:rightChars="50" w:right="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27457">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>（二）請求製給本人之個人資料複製本。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67BD0C80" w14:textId="77777777" w:rsidR="00A872D0" w:rsidRPr="00C27457" w:rsidRDefault="00A872D0" w:rsidP="00A872D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:beforeLines="20" w:before="48" w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="100" w:left="240" w:rightChars="50" w:right="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27457">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>（三）請求補充或更正本人之個人資料。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A956709" w14:textId="77777777" w:rsidR="00A872D0" w:rsidRPr="00C27457" w:rsidRDefault="00A872D0" w:rsidP="00A872D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:beforeLines="20" w:before="48" w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="100" w:left="240" w:rightChars="50" w:right="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27457">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>（四）請求停止蒐集、處理或利用本人之個人資料。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="309EAA9F" w14:textId="77777777" w:rsidR="00A872D0" w:rsidRPr="00C27457" w:rsidRDefault="00A872D0" w:rsidP="00A872D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:beforeLines="20" w:before="48" w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="100" w:left="240" w:rightChars="50" w:right="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27457">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>（五）請求刪除本人之個人資料。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5204743F" w14:textId="77777777" w:rsidR="00A872D0" w:rsidRDefault="00A872D0" w:rsidP="00A872D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120" w:firstLineChars="200" w:firstLine="560"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="DFKaiShu-SB-Estd-BF"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27457">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>我們基於上述原因而需蒐集、處理或利用您的個人資料，若您選擇不提供個人資料或是提供不完全時，基於健全本中心相關業務之執行，將無法提供您本中心系列優惠的服務，與您在本中心所參與之完整終身學習記錄。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FEC709A" w14:textId="77777777" w:rsidR="00A872D0" w:rsidRPr="00C27457" w:rsidRDefault="00A872D0" w:rsidP="00A872D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="DFKaiShu-SB-Estd-BF"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F79">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>＊如有任何建議或疑問，請洽</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555F79">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD0802">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>下稱「本中心」</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體"/>
+        <w:t>05</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555F79">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD0802">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hint="eastAsia"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>學員行列，本中心為有效執行課程班</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hint="eastAsia"/>
+        <w:t>534</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555F79">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>務</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hint="eastAsia"/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>，而保有您的個人資料。而有關蒐集、處理或利用您的個人資料時，皆以尊重個人權益為基礎，並以誠實信用方式及以下原則為之。</w:t>
+        <w:t>1379</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555F79">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>轉</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555F79">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3644</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555F79">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>林小姐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555F79">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4502E9DB" w14:textId="77777777" w:rsidR="00B973A4" w:rsidRPr="00FD0802" w:rsidRDefault="00B973A4" w:rsidP="001219AA">
-[...266 lines deleted...]
-    <w:p w14:paraId="636D6FAF" w14:textId="77777777" w:rsidR="00B973A4" w:rsidRPr="00FD0802" w:rsidRDefault="00B973A4" w:rsidP="005545F8">
+    <w:p w14:paraId="7CA88401" w14:textId="77777777" w:rsidR="00A872D0" w:rsidRPr="00555F79" w:rsidRDefault="00A872D0" w:rsidP="00A872D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="279"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="340" w:lineRule="exact"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體"/>
+        <w:spacing w:beforeLines="150" w:before="360" w:line="340" w:lineRule="exact"/>
+        <w:ind w:leftChars="50" w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0802">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體"/>
+      <w:r w:rsidRPr="00555F79">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>本人已閱讀並充分瞭解上開告知事項。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="786287E7" w14:textId="77777777" w:rsidR="00B973A4" w:rsidRDefault="00B973A4" w:rsidP="005545F8">
+    <w:p w14:paraId="786287E7" w14:textId="77777777" w:rsidR="00B973A4" w:rsidRPr="00A872D0" w:rsidRDefault="00B973A4" w:rsidP="005545F8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:left="359" w:rightChars="299" w:right="718" w:hanging="359"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CBA51B3" w14:textId="77777777" w:rsidR="005545F8" w:rsidRDefault="005545F8" w:rsidP="005545F8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:left="359" w:rightChars="299" w:right="718" w:hanging="359"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7704A85E" w14:textId="77777777" w:rsidR="00B973A4" w:rsidRDefault="00B973A4" w:rsidP="005545F8">
+    <w:p w14:paraId="7704A85E" w14:textId="77777777" w:rsidR="00B973A4" w:rsidRDefault="00B973A4" w:rsidP="00A872D0">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="340" w:lineRule="exact"/>
-        <w:ind w:left="359" w:rightChars="299" w:right="718" w:hanging="359"/>
+        <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009375F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>姓名</w:t>
       </w:r>
       <w:r w:rsidRPr="009375F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="auto"/>
@@ -21920,91 +20955,88 @@
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>簽名</w:t>
       </w:r>
       <w:r w:rsidRPr="009375F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="007C6330">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>＿＿＿＿＿＿＿＿＿＿</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="71DF1513" w14:textId="77777777" w:rsidR="005545F8" w:rsidRDefault="005545F8" w:rsidP="001219AA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A9C3321" w14:textId="7E6488BF" w:rsidR="005348C0" w:rsidRDefault="005348C0" w:rsidP="005545F8">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>公共工程品質管理訓練班</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="456246FD" w14:textId="0DAAF314" w:rsidR="005348C0" w:rsidRDefault="005348C0" w:rsidP="005545F8">
       <w:pPr>
         <w:spacing w:beforeLines="200" w:before="480" w:afterLines="300" w:after="720" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E7F05">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>附件</w:t>
       </w:r>
       <w:r w:rsidR="005545F8">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
@@ -22271,55 +21303,55 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5A9AE19F" w14:textId="77777777" w:rsidR="005348C0" w:rsidRDefault="005348C0" w:rsidP="001219AA">
       <w:pPr>
         <w:spacing w:beforeLines="200" w:before="480" w:afterLines="300" w:after="720" w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02CE897A" w14:textId="77777777" w:rsidR="005348C0" w:rsidRDefault="005348C0" w:rsidP="001219AA">
       <w:pPr>
         <w:spacing w:afterLines="300" w:after="720" w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:sectPr w:rsidR="005348C0" w:rsidSect="00451C84">
+        <w:sectPr w:rsidR="005348C0" w:rsidSect="00A872D0">
           <w:footerReference w:type="even" r:id="rId15"/>
           <w:footerReference w:type="default" r:id="rId16"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
-          <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="851" w:footer="567" w:gutter="0"/>
+          <w:pgMar w:top="567" w:right="1418" w:bottom="567" w:left="1418" w:header="851" w:footer="567" w:gutter="0"/>
           <w:cols w:space="425"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="487CB256" w14:textId="77777777" w:rsidR="005348C0" w:rsidRPr="00F07ED6" w:rsidRDefault="005348C0" w:rsidP="005545F8">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>公共工程品質管理訓練班</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72D25CBE" w14:textId="502D3D01" w:rsidR="005348C0" w:rsidRDefault="005348C0" w:rsidP="005545F8">
@@ -22704,96 +21736,67 @@
           <w:b/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>公共工程品質管理訓練班</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D318953" w14:textId="6577979F" w:rsidR="005348C0" w:rsidRDefault="006B5E96" w:rsidP="006B5E96">
       <w:pPr>
         <w:spacing w:beforeLines="100" w:before="240" w:line="300" w:lineRule="exact"/>
         <w:ind w:left="855" w:hangingChars="305" w:hanging="855"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B5E96">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>附件</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006B5E96">
+        <w:t>附件三</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
-          <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
-[...4 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidR="005348C0">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>：</w:t>
-[...25 lines deleted...]
-        <w:t>稅單</w:t>
+        <w:t>勞保明細或個人稅單</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="306E1B6E" w14:textId="03145101" w:rsidR="005348C0" w:rsidRPr="005545F8" w:rsidRDefault="005348C0" w:rsidP="001219AA">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005545F8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidRPr="005545F8">
         <w:rPr>
@@ -22824,60 +21827,58 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>自行下載格示範例如下：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D2AB6B8" w14:textId="77777777" w:rsidR="006B5E96" w:rsidRDefault="008C1549" w:rsidP="006B5E96">
       <w:pPr>
         <w:spacing w:line="380" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="005545F8" w:rsidRPr="005545F8">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>勞保格式</w:t>
       </w:r>
       <w:r w:rsidR="005545F8" w:rsidRPr="005545F8">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="006B5E96">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>＞</w:t>
       </w:r>
       <w:r w:rsidR="005545F8" w:rsidRPr="005545F8">
@@ -22989,60 +21990,58 @@
       </w:r>
       <w:r w:rsidR="006B5E96">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>＞</w:t>
       </w:r>
       <w:r w:rsidRPr="005545F8">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PDF</w:t>
       </w:r>
       <w:r w:rsidRPr="005545F8">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>列印</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="008C1549">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="26B190D5" w14:textId="5FF6DB18" w:rsidR="00AF2A4A" w:rsidRDefault="005545F8" w:rsidP="001219AA">
       <w:pPr>
         <w:spacing w:line="380" w:lineRule="exact"/>
         <w:ind w:left="732" w:hangingChars="305" w:hanging="732"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7CC167C9" wp14:editId="206EBCFB">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>389255</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>212581</wp:posOffset>
             </wp:positionV>
@@ -23889,76 +22888,66 @@
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B275A9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>起：民國   年   月   日</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C766BEF" w14:textId="77777777" w:rsidR="00B275A9" w:rsidRDefault="00B275A9" w:rsidP="00B275A9">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="100" w:before="240" w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B275A9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>迄</w:t>
-[...8 lines deleted...]
-              <w:t>：民國   年   月   日</w:t>
+              <w:t>迄：民國   年   月   日</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D367BA3" w14:textId="334A7631" w:rsidR="00052830" w:rsidRPr="00052830" w:rsidRDefault="00052830" w:rsidP="00052830">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="100" w:before="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00052830">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>若仍在職，迄日請填寫開立當日。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2042" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
@@ -24014,60 +23003,58 @@
             </w:pPr>
             <w:r w:rsidRPr="00977284">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">共 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00977284">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> 　年　 　</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>個</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00977284">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B275A9" w:rsidRPr="00977284" w14:paraId="037AFB96" w14:textId="77777777" w:rsidTr="00B275A9">
         <w:trPr>
           <w:trHeight w:val="1814"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
@@ -24335,80 +23322,60 @@
             </w:r>
             <w:r w:rsidRPr="00977284">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">                       </w:t>
             </w:r>
             <w:r w:rsidRPr="006B5E96">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00052830">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>填寫後，</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="00052830">
+              <w:t>填寫後，請</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B5E96">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>請</w:t>
-[...18 lines deleted...]
-              <w:t>印鑑或機關首長章</w:t>
+              <w:t>蓋負責人印鑑或機關首長章</w:t>
             </w:r>
             <w:r w:rsidRPr="006B5E96">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3866FEC5" w14:textId="21B3026D" w:rsidR="00B275A9" w:rsidRPr="00977284" w:rsidRDefault="00B275A9" w:rsidP="00B275A9">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="840" w:lineRule="atLeast"/>
               <w:ind w:leftChars="700" w:left="1680"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00977284">
               <w:rPr>
@@ -24606,107 +23573,76 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>】</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1301">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>照片、【請勿使用學士照】</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F3777C1" w14:textId="77800E43" w:rsidR="005348C0" w:rsidRDefault="005348C0" w:rsidP="006B5E96">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>一張實貼於</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>一張實貼於報名表上、另</w:t>
+      </w:r>
+      <w:r w:rsidR="00C10D41">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>報名表上、</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>二</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>另</w:t>
-[...27 lines deleted...]
-        <w:t>於本表，</w:t>
+        <w:t>張浮貼於本表，</w:t>
       </w:r>
       <w:r w:rsidR="00C10D41">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>照片</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>背面請寫姓名</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DF9D27F" w14:textId="451EAEA7" w:rsidR="005348C0" w:rsidRPr="004F0F7B" w:rsidRDefault="005348C0" w:rsidP="006B5E96">
       <w:pPr>
         <w:spacing w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -24761,116 +23697,100 @@
       <w:tr w:rsidR="006B5E96" w:rsidRPr="00977284" w14:paraId="03F14EDE" w14:textId="77777777" w:rsidTr="006B5E96">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2123" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="528E336B" w14:textId="77777777" w:rsidR="006B5E96" w:rsidRPr="00977284" w:rsidRDefault="006B5E96" w:rsidP="006B5E96">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>照片</w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>照片浮貼處</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3457642B" w14:textId="77777777" w:rsidR="006B5E96" w:rsidRPr="00977284" w:rsidRDefault="006B5E96" w:rsidP="006B5E96">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2136" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="17AA865D" w14:textId="77777777" w:rsidR="006B5E96" w:rsidRPr="00977284" w:rsidRDefault="006B5E96" w:rsidP="006B5E96">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>照片</w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>照片浮貼處</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006B5E96" w:rsidRPr="00977284" w14:paraId="57108DE6" w14:textId="77777777" w:rsidTr="006B5E96">
         <w:trPr>
           <w:trHeight w:val="2722"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2123" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B6B4D26" w14:textId="77777777" w:rsidR="006B5E96" w:rsidRDefault="006B5E96" w:rsidP="006B5E96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
@@ -25585,50 +24505,57 @@
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="細明體">
     <w:altName w:val="MingLiU"/>
     <w:panose1 w:val="02020509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DFKaiShu-SB-Estd-BF">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000001" w:usb1="08080000" w:usb2="00000010" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1237700616"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="6A0B97DC" w14:textId="49F4FFE2" w:rsidR="00D06540" w:rsidRPr="003D2495" w:rsidRDefault="00D06540" w:rsidP="003D2495">
         <w:pPr>
@@ -27826,51 +26753,51 @@
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1546484487">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="950935971">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1969510225">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="997735242">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="260528209">
     <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
@@ -27880,132 +26807,138 @@
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00752562"/>
     <w:rsid w:val="00052830"/>
     <w:rsid w:val="00055311"/>
     <w:rsid w:val="00093F3D"/>
     <w:rsid w:val="000B1C7A"/>
     <w:rsid w:val="000F3A14"/>
     <w:rsid w:val="001132F6"/>
     <w:rsid w:val="001219AA"/>
     <w:rsid w:val="00137067"/>
     <w:rsid w:val="001715AA"/>
     <w:rsid w:val="0017761D"/>
     <w:rsid w:val="00197BEA"/>
     <w:rsid w:val="001E2DF5"/>
     <w:rsid w:val="00240463"/>
     <w:rsid w:val="002552FC"/>
     <w:rsid w:val="002809DA"/>
     <w:rsid w:val="002D0BF9"/>
     <w:rsid w:val="002D3897"/>
     <w:rsid w:val="002D4CD4"/>
     <w:rsid w:val="002F46F9"/>
     <w:rsid w:val="00300A17"/>
+    <w:rsid w:val="00334D03"/>
     <w:rsid w:val="003569ED"/>
     <w:rsid w:val="00357064"/>
     <w:rsid w:val="00363EF2"/>
     <w:rsid w:val="00370506"/>
     <w:rsid w:val="00382F3E"/>
     <w:rsid w:val="00385089"/>
     <w:rsid w:val="003865D7"/>
     <w:rsid w:val="003903D2"/>
     <w:rsid w:val="003927CE"/>
+    <w:rsid w:val="003B08A0"/>
     <w:rsid w:val="003C3072"/>
     <w:rsid w:val="003D0423"/>
     <w:rsid w:val="003D2495"/>
     <w:rsid w:val="003D3B5F"/>
     <w:rsid w:val="003D5FCB"/>
     <w:rsid w:val="003E5203"/>
     <w:rsid w:val="003E6F9A"/>
     <w:rsid w:val="003E7D8A"/>
     <w:rsid w:val="003F3FAA"/>
     <w:rsid w:val="00422EBD"/>
     <w:rsid w:val="00423D0A"/>
     <w:rsid w:val="00424AFD"/>
     <w:rsid w:val="00451C84"/>
     <w:rsid w:val="00455D90"/>
     <w:rsid w:val="004876CD"/>
     <w:rsid w:val="004F375A"/>
     <w:rsid w:val="005348C0"/>
     <w:rsid w:val="005433BE"/>
     <w:rsid w:val="005545F8"/>
     <w:rsid w:val="005628FC"/>
     <w:rsid w:val="00567F8D"/>
     <w:rsid w:val="0058587F"/>
     <w:rsid w:val="005D15B4"/>
+    <w:rsid w:val="005F40D9"/>
     <w:rsid w:val="006356B8"/>
     <w:rsid w:val="00693619"/>
     <w:rsid w:val="006B5E96"/>
     <w:rsid w:val="006E5833"/>
     <w:rsid w:val="00707CD4"/>
     <w:rsid w:val="0072726E"/>
     <w:rsid w:val="00752562"/>
     <w:rsid w:val="00760C27"/>
     <w:rsid w:val="00785FD3"/>
     <w:rsid w:val="00786F40"/>
     <w:rsid w:val="007A1C7F"/>
     <w:rsid w:val="007B7D4E"/>
+    <w:rsid w:val="007C1802"/>
     <w:rsid w:val="007D1CE0"/>
     <w:rsid w:val="0082294D"/>
     <w:rsid w:val="00846300"/>
     <w:rsid w:val="008B09C1"/>
     <w:rsid w:val="008C1549"/>
     <w:rsid w:val="008C4CEE"/>
     <w:rsid w:val="008D3D5B"/>
     <w:rsid w:val="008F06DA"/>
     <w:rsid w:val="00907EA5"/>
     <w:rsid w:val="00912B65"/>
     <w:rsid w:val="00926867"/>
     <w:rsid w:val="00952D6A"/>
     <w:rsid w:val="0095773D"/>
     <w:rsid w:val="009742BB"/>
     <w:rsid w:val="009B2938"/>
     <w:rsid w:val="009F2F6B"/>
     <w:rsid w:val="009F3915"/>
     <w:rsid w:val="009F7EF2"/>
     <w:rsid w:val="00A0627D"/>
     <w:rsid w:val="00A1698C"/>
     <w:rsid w:val="00A45135"/>
     <w:rsid w:val="00A56117"/>
     <w:rsid w:val="00A6580E"/>
+    <w:rsid w:val="00A872D0"/>
     <w:rsid w:val="00A95C02"/>
     <w:rsid w:val="00AA0350"/>
     <w:rsid w:val="00AA52F5"/>
     <w:rsid w:val="00AD4508"/>
     <w:rsid w:val="00AE4979"/>
     <w:rsid w:val="00AF2A4A"/>
     <w:rsid w:val="00AF2DCE"/>
     <w:rsid w:val="00B05B43"/>
     <w:rsid w:val="00B21680"/>
     <w:rsid w:val="00B275A9"/>
     <w:rsid w:val="00B450C3"/>
     <w:rsid w:val="00B45B68"/>
     <w:rsid w:val="00B74BF3"/>
     <w:rsid w:val="00B8071B"/>
     <w:rsid w:val="00B973A4"/>
+    <w:rsid w:val="00BB34CD"/>
     <w:rsid w:val="00BD6B75"/>
     <w:rsid w:val="00C10D41"/>
     <w:rsid w:val="00C219B8"/>
     <w:rsid w:val="00C512B5"/>
     <w:rsid w:val="00C53E0B"/>
     <w:rsid w:val="00C769AE"/>
     <w:rsid w:val="00CB6343"/>
     <w:rsid w:val="00CE10AD"/>
     <w:rsid w:val="00CE1CE9"/>
     <w:rsid w:val="00CF58D8"/>
     <w:rsid w:val="00D017E5"/>
     <w:rsid w:val="00D01B50"/>
     <w:rsid w:val="00D06540"/>
     <w:rsid w:val="00D310EB"/>
     <w:rsid w:val="00D33D43"/>
     <w:rsid w:val="00D36CDA"/>
     <w:rsid w:val="00D57376"/>
     <w:rsid w:val="00D81015"/>
     <w:rsid w:val="00DA5B67"/>
     <w:rsid w:val="00DD020E"/>
     <w:rsid w:val="00DD4E6D"/>
     <w:rsid w:val="00E6042C"/>
     <w:rsid w:val="00E87807"/>
     <w:rsid w:val="00EB173E"/>
     <w:rsid w:val="00EB61E8"/>
@@ -29016,54 +27949,54 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{999637CB-2682-40F2-A951-1108A4EA6980}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>1398</Words>
-  <Characters>7971</Characters>
+  <Words>1405</Words>
+  <Characters>8009</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>66</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>CPC</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9351</CharactersWithSpaces>
+  <CharactersWithSpaces>9396</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>03457塗怡汝</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>