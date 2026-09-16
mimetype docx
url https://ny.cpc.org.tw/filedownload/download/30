--- v1 (2026-08-27)
+++ v2 (2026-09-16)
@@ -11,60 +11,273 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="0764F778" w14:textId="3AD0CD0C" w:rsidR="00912B65" w:rsidRDefault="00AE4979" w:rsidP="001219AA">
+    <w:p w14:paraId="0764F778" w14:textId="7F7A0575" w:rsidR="00912B65" w:rsidRDefault="00213CC8" w:rsidP="001219AA">
       <w:pPr>
         <w:spacing w:line="520" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4529FFC0" wp14:editId="4EDE429C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>5021580</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-151765</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1819275" cy="904875"/>
+                <wp:effectExtent l="19050" t="19050" r="28575" b="161925"/>
+                <wp:wrapNone/>
+                <wp:docPr id="4" name="語音泡泡: 橢圓形 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1819275" cy="904875"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="wedgeEllipseCallout">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent2">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent2"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent2"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="1EBAE667" w14:textId="01F469E1" w:rsidR="00213CC8" w:rsidRPr="000043B0" w:rsidRDefault="00213CC8" w:rsidP="000043B0">
+                            <w:pPr>
+                              <w:spacing w:line="300" w:lineRule="exact"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="000043B0">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>請單面列印並使用</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="000043B0">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Ａ</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="000043B0">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>４信封郵寄</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="4529FFC0" id="_x0000_t63" coordsize="21600,21600" o:spt="63" adj="1350,25920" path="wr,,21600,21600@15@16@17@18l@21@22xe">
+                <v:stroke joinstyle="miter"/>
+                <v:formulas>
+                  <v:f eqn="val #0"/>
+                  <v:f eqn="val #1"/>
+                  <v:f eqn="sum 10800 0 #0"/>
+                  <v:f eqn="sum 10800 0 #1"/>
+                  <v:f eqn="atan2 @2 @3"/>
+                  <v:f eqn="sumangle @4 11 0"/>
+                  <v:f eqn="sumangle @4 0 11"/>
+                  <v:f eqn="cos 10800 @4"/>
+                  <v:f eqn="sin 10800 @4"/>
+                  <v:f eqn="cos 10800 @5"/>
+                  <v:f eqn="sin 10800 @5"/>
+                  <v:f eqn="cos 10800 @6"/>
+                  <v:f eqn="sin 10800 @6"/>
+                  <v:f eqn="sum 10800 0 @7"/>
+                  <v:f eqn="sum 10800 0 @8"/>
+                  <v:f eqn="sum 10800 0 @9"/>
+                  <v:f eqn="sum 10800 0 @10"/>
+                  <v:f eqn="sum 10800 0 @11"/>
+                  <v:f eqn="sum 10800 0 @12"/>
+                  <v:f eqn="mod @2 @3 0"/>
+                  <v:f eqn="sum @19 0 10800"/>
+                  <v:f eqn="if @20 #0 @13"/>
+                  <v:f eqn="if @20 #1 @14"/>
+                </v:formulas>
+                <v:path o:connecttype="custom" o:connectlocs="10800,0;3163,3163;0,10800;3163,18437;10800,21600;18437,18437;21600,10800;18437,3163;@21,@22" textboxrect="3163,3163,18437,18437"/>
+                <v:handles>
+                  <v:h position="#0,#1"/>
+                </v:handles>
+              </v:shapetype>
+              <v:shape id="語音泡泡: 橢圓形 4" o:spid="_x0000_s1026" type="#_x0000_t63" style="position:absolute;left:0;text-align:left;margin-left:395.4pt;margin-top:-11.95pt;width:143.25pt;height:71.25pt;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB4wN0jZQIAACQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1r3DAQfC/0Pwi9N7aPpk2O+MJxaUoh&#10;JKFJybNOls4GWatKe2dff31X8kdKGloofZHXWs1oNZrVxWXfGnZQPjRgS16c5JwpK6Fq7K7k3x6v&#10;351xFlDYShiwquRHFfjl6u2bi84t1QJqMJXyjEhsWHau5DWiW2ZZkLVqRTgBpywlNfhWIP36XVZ5&#10;0RF7a7JFnn/IOvCV8yBVCDR7NST5KvFrrSTeaR0UMlNyqg3T6NO4jWO2uhDLnReubuRYhviHKlrR&#10;WNp0proSKNjeN79RtY30EEDjiYQ2A60bqdIZ6DRF/uI0D7VwKp2FxAlulin8P1p5e3hw955k6FxY&#10;BgrjKXrt2/il+lifxDrOYqkemaTJ4qw4X3w85UxS7jx/f0Yx0WTPaOcDflbQshiUvFPVTn0ypnFB&#10;bYQxsMckmTjcBByQE4JonstJER6NihUZ+1Vp1lRUwCKhk1PUxnh2EHTHQkplcUzVolLDdHGa5+my&#10;qbwZkYpNhJFZN8bM3MWfuIdax/URqpLRZnD+d/CMSDuDxRncNhb8awQGi1FfPayfRBqkiSphv+1J&#10;myjNeKFbqI73nnkYjB+cvG7oMm5EwHvhyenUE9S9eEeDNtCVHMaIsxr8j9fm43oyIGU566hzSh6+&#10;74VXnJkvlqwZ22wK/BRsp8Du2w3QRRX0LjiZQgJ4NFOoPbRP1NTruAulhJW0V8kl+ulng0MH07Mg&#10;1XqdllE7OYE39sHJSB51jW567J+Ed6MDkbx7C1NXieUL5w1rI9LCeo+gm2TLqOyg46g4tWKyzvhs&#10;xF7/9T+ten7cVj8BAAD//wMAUEsDBBQABgAIAAAAIQD/6dpo4QAAAAwBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BbsIwEETvSP0Hayv1gsAGJELSOAhVgh4raNWzE2+TCHsdYhPC39ec2tuOdjTzJt+O&#10;1rABe986krCYC2BIldMt1RK+PvezDTAfFGllHKGEO3rYFk+TXGXa3eiIwynULIaQz5SEJoQu49xX&#10;DVrl565Dir8f11sVouxrrnt1i+HW8KUQa25VS7GhUR2+NVidT1crYT+9fKTq/eAPw/euu0w7Ud7N&#10;WcqX53H3CizgGP7M8MCP6FBEptJdSXtmJCSpiOhBwmy5SoE9HCJJVsDKeC02a+BFzv+PKH4BAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAeMDdI2UCAAAkBQAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA/+naaOEAAAAMAQAADwAAAAAAAAAAAAAAAAC/&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAM0FAAAAAA==&#10;" adj="6300,24300" fillcolor="#ed7d31 [3205]" strokecolor="#261103 [485]" strokeweight="1pt">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="1EBAE667" w14:textId="01F469E1" w:rsidR="00213CC8" w:rsidRPr="000043B0" w:rsidRDefault="00213CC8" w:rsidP="000043B0">
+                      <w:pPr>
+                        <w:spacing w:line="300" w:lineRule="exact"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="000043B0">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>請單面列印並使用</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="000043B0">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Ａ</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="000043B0">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>４信封郵寄</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00AE4979">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="775710A9" wp14:editId="501E37B3">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2116455</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2638425" cy="514350"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="1" name="圖片 1" descr="中心LOGO確認版"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="中心LOGO確認版"/>
                     <pic:cNvPicPr>
@@ -135,75 +348,84 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="340" w:lineRule="atLeast"/>
         <w:ind w:leftChars="0" w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F2F6B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>目的</w:t>
       </w:r>
       <w:r w:rsidRPr="009F2F6B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>：本班係</w:t>
-      </w:r>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F2F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>本班係</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="009F2F6B" w:rsidRPr="009F2F6B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>屬</w:t>
       </w:r>
       <w:r w:rsidR="009F2F6B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>於</w:t>
       </w:r>
       <w:r w:rsidR="009F2F6B" w:rsidRPr="009F2F6B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>工程從業人員品質管理教育訓練，使工程從業人員具備品質管理系統之技能，以提升工程品質管理之觀念，建立工程品質管理系統、預防工程缺失之發生及提升公共工程施工品質。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="759BCF12" w14:textId="2865EAAB" w:rsidR="00912B65" w:rsidRPr="0095773D" w:rsidRDefault="00912B65" w:rsidP="000F3A14">
+    <w:p w14:paraId="759BCF12" w14:textId="510EB21D" w:rsidR="00912B65" w:rsidRPr="0095773D" w:rsidRDefault="00912B65" w:rsidP="000F3A14">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="340" w:lineRule="atLeast"/>
         <w:ind w:leftChars="0" w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095773D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>主管機關</w:t>
       </w:r>
       <w:r w:rsidRPr="0095773D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -221,94 +443,112 @@
         </w:numPr>
         <w:spacing w:line="340" w:lineRule="atLeast"/>
         <w:ind w:leftChars="0" w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095773D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>主辦單位</w:t>
       </w:r>
       <w:r w:rsidRPr="0095773D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>：財團法人中國生產力中心中區服務處南雲推廣組。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B336E2F" w14:textId="7C1FD240" w:rsidR="00FC252F" w:rsidRPr="00FC252F" w:rsidRDefault="00912B65" w:rsidP="000F3A14">
+    <w:p w14:paraId="5B336E2F" w14:textId="1D9E7CF7" w:rsidR="00FC252F" w:rsidRPr="00FC252F" w:rsidRDefault="00912B65" w:rsidP="000F3A14">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="340" w:lineRule="atLeast"/>
         <w:ind w:leftChars="0" w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095773D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>報名資格</w:t>
       </w:r>
       <w:r w:rsidRPr="0095773D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidR="00FC252F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>下列八項資格，</w:t>
       </w:r>
       <w:r w:rsidRPr="0095773D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>符合下列資格之一者</w:t>
+        <w:t>符合下列資格之</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0095773D">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>一</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0095773D">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>者</w:t>
       </w:r>
       <w:r w:rsidR="00FC252F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>即可報名，請依</w:t>
       </w:r>
       <w:r w:rsidR="00FC252F" w:rsidRPr="00FC252F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>報名方式</w:t>
       </w:r>
       <w:r w:rsidR="00FC252F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>之說明準備相關資料。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="368AD8DE" w14:textId="39021478" w:rsidR="00786F40" w:rsidRPr="00786F40" w:rsidRDefault="00786F40" w:rsidP="000F3A14">
@@ -344,330 +584,445 @@
       </w:r>
       <w:r w:rsidRPr="00786F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>或</w:t>
       </w:r>
       <w:r w:rsidRPr="00786F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>消防設備師</w:t>
       </w:r>
       <w:r w:rsidRPr="00786F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>證書者。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E05CF58" w14:textId="2696B1AB" w:rsidR="00786F40" w:rsidRPr="00786F40" w:rsidRDefault="00786F40" w:rsidP="000F3A14">
+    <w:p w14:paraId="0E05CF58" w14:textId="072CE79B" w:rsidR="00786F40" w:rsidRPr="00786F40" w:rsidRDefault="00786F40" w:rsidP="000F3A14">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="924" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00786F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>大專以上</w:t>
       </w:r>
       <w:r w:rsidRPr="00786F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>學校土木、水利、環工、建築、營建、電機、機械、電子、化工及工程相關科系畢業，並於畢業後具</w:t>
+        <w:t>學校土木、水利、環工、建築、營建、電機、機械、電子、化工及工程相關科系畢業，並於</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00786F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>畢業後具</w:t>
       </w:r>
       <w:r w:rsidRPr="00786F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>二年以上工程實務經驗者</w:t>
-      </w:r>
+        <w:t>二年</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00786F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-          <w:szCs w:val="24"/>
-[...1 lines deleted...]
-        <w:t>。其中現職為政府機關、公立學校及公營事業辦理工程業務之相關人員，得不受上述年資之限制，如係約聘僱人員，於畢業後具一年以上工程實務經驗者。</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>以上工程實務經驗者</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00786F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>。其中現職為政府機關、公立學校及公營事業辦理工程業務之相關人員，得不受上述年資之限制，如係約聘僱人員，於</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00786F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>畢業後具一年</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00786F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>以上工程實務經驗者。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0879254C" w14:textId="77777777" w:rsidR="00786F40" w:rsidRDefault="00786F40" w:rsidP="000F3A14">
+    <w:p w14:paraId="0879254C" w14:textId="78E6DA05" w:rsidR="00786F40" w:rsidRDefault="00786F40" w:rsidP="000F3A14">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="924" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00786F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>高級中學或職業學校</w:t>
       </w:r>
       <w:r w:rsidRPr="00786F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>土木、水利、環工、建築、營建、電機、機械、電子、化工、建築製圖、電工科及工程相關科別畢業，並於畢業後具</w:t>
+        <w:t>土木、水利、環工、建築、營建、電機、機械、電子、化工、建築製圖、電工科及工程相關科別畢業，並於</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00786F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>畢業後具</w:t>
       </w:r>
       <w:r w:rsidRPr="00786F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>三年以上工程實務經驗者</w:t>
-      </w:r>
+        <w:t>三年</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00786F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-          <w:szCs w:val="24"/>
-[...1 lines deleted...]
-        <w:t>。其中現職為政府機關、公立學校及公營事業辦理工程業務相關人員，得不受上述年資之限制，如係約聘僱人員，於畢業後具一年以上工程實務經驗者。</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>以上工程實務經驗者</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00786F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>。其中現職為政府機關、公立學校及公營事業辦理工程業務相關人員，得不受上述年資之限制，如係約聘僱人員，於</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00786F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>畢業後具一年</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00786F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>以上工程實務經驗者。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D0BF0FB" w14:textId="29DFC444" w:rsidR="00786F40" w:rsidRPr="00786F40" w:rsidRDefault="00786F40" w:rsidP="000F3A14">
+    <w:p w14:paraId="4D0BF0FB" w14:textId="459BF3FB" w:rsidR="00786F40" w:rsidRPr="00786F40" w:rsidRDefault="00786F40" w:rsidP="000F3A14">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="924" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00786F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>普通考試或相當於普通考試以上之特種考試</w:t>
       </w:r>
       <w:r w:rsidRPr="00786F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>土木、建築、電機、化工及工程相關類科考試(含消防設備士)及格或具有委任以上職務，並於及格後或擔任委任以上職務具</w:t>
       </w:r>
       <w:r w:rsidRPr="00786F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>二年以上工程實務經驗者</w:t>
       </w:r>
       <w:r w:rsidRPr="00786F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>。其中現職為政府機關、公立學校及公營事業辦理工程業務相關人員，得不受上述年資之限制。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="582C47E5" w14:textId="1EF9AEEB" w:rsidR="00786F40" w:rsidRPr="00786F40" w:rsidRDefault="00786F40" w:rsidP="000F3A14">
+    <w:p w14:paraId="582C47E5" w14:textId="34567F60" w:rsidR="00786F40" w:rsidRPr="00786F40" w:rsidRDefault="00786F40" w:rsidP="000F3A14">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="924" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00786F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>領有</w:t>
       </w:r>
       <w:r w:rsidRPr="00786F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>建築、機電及工程相關職類乙級技術士</w:t>
       </w:r>
       <w:r w:rsidRPr="00786F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>以上或</w:t>
       </w:r>
       <w:r w:rsidRPr="00786F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>甲種電匠</w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t>甲種電</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00786F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>三年以上工程實務經驗者</w:t>
-      </w:r>
+        <w:t>匠</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00786F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>，並於取得</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00786F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>證照後具</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00786F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>三年</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00786F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>以上工程實務經驗者</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00786F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BF74534" w14:textId="6BB82291" w:rsidR="00786F40" w:rsidRPr="00786F40" w:rsidRDefault="00786F40" w:rsidP="000F3A14">
+    <w:p w14:paraId="4BF74534" w14:textId="4842C35E" w:rsidR="00786F40" w:rsidRPr="00786F40" w:rsidRDefault="00786F40" w:rsidP="000F3A14">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="924" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F2F6B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>營造(機水電)業及工程相關公司行號</w:t>
       </w:r>
       <w:r w:rsidRPr="00786F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>登記之</w:t>
       </w:r>
       <w:r w:rsidRPr="009F2F6B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>負責人</w:t>
       </w:r>
       <w:r w:rsidRPr="00786F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>（含土木包工業、甲級工程承裝業），並於取得負責人資格後具</w:t>
+        <w:t>（含土木包工業、甲級工程承裝業），並於取得負責人</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00786F40">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>資格後具</w:t>
       </w:r>
       <w:r w:rsidRPr="009F2F6B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>三年以上工程實務經驗</w:t>
+        <w:t>三年</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F2F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>以上工程實務經驗</w:t>
       </w:r>
       <w:r w:rsidRPr="00786F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>者。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3374F1CF" w14:textId="12131388" w:rsidR="00786F40" w:rsidRPr="00786F40" w:rsidRDefault="00786F40" w:rsidP="000F3A14">
+    <w:p w14:paraId="3374F1CF" w14:textId="29137942" w:rsidR="00786F40" w:rsidRPr="00786F40" w:rsidRDefault="00786F40" w:rsidP="000F3A14">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="924" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00786F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>領有內政部核發之</w:t>
       </w:r>
       <w:r w:rsidRPr="009F2F6B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
@@ -694,215 +1049,233 @@
       </w:r>
       <w:r w:rsidRPr="00786F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>或領有</w:t>
       </w:r>
       <w:r w:rsidRPr="009F2F6B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>文化部核發古蹟修復工程工地負責人結業證書</w:t>
       </w:r>
       <w:r w:rsidRPr="00786F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>者。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F45BDC" w14:textId="00E10FD1" w:rsidR="00786F40" w:rsidRDefault="00786F40" w:rsidP="000F3A14">
+    <w:p w14:paraId="36F45BDC" w14:textId="4FACB5C3" w:rsidR="00786F40" w:rsidRDefault="00786F40" w:rsidP="000F3A14">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="924" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00786F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>高級中學或職業學校以上畢業，具</w:t>
       </w:r>
       <w:r w:rsidRPr="009F2F6B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>七年以上之工程實務經驗</w:t>
       </w:r>
       <w:r w:rsidRPr="00786F40">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>者。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="762EB263" w14:textId="5A70DDA8" w:rsidR="0072726E" w:rsidRDefault="00D33D43" w:rsidP="000F3A14">
+    <w:p w14:paraId="762EB263" w14:textId="14E0F616" w:rsidR="0072726E" w:rsidRDefault="00D33D43" w:rsidP="000F3A14">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>補充說明</w:t>
       </w:r>
       <w:r w:rsidR="0072726E" w:rsidRPr="0072726E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>工程實務年資</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>認列</w:t>
       </w:r>
       <w:r w:rsidR="0072726E" w:rsidRPr="0072726E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>規範</w:t>
       </w:r>
       <w:r w:rsidR="0072726E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DEBBB3A" w14:textId="2575532B" w:rsidR="0072726E" w:rsidRDefault="00E6042C" w:rsidP="000F3A14">
+    <w:p w14:paraId="3DEBBB3A" w14:textId="6E9B4621" w:rsidR="0072726E" w:rsidRDefault="00E6042C" w:rsidP="000F3A14">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="851" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>欲認列之工作年資</w:t>
+        <w:t>欲認列</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>之工作年資</w:t>
       </w:r>
       <w:r w:rsidR="00D33D43">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>之公司，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>商工登記需有工程相關營業項目才可列認工程</w:t>
-      </w:r>
+        <w:t>商工登記需有工程相關營業項目才</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>可列認工程</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D33D43">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>相關營業單位</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DF7EBF1" w14:textId="35007BBC" w:rsidR="0072726E" w:rsidRDefault="0072726E" w:rsidP="000F3A14">
+    <w:p w14:paraId="0DF7EBF1" w14:textId="6E87BEC6" w:rsidR="0072726E" w:rsidRDefault="0072726E" w:rsidP="000F3A14">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="851" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0072726E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>個人薪資年度給付總額如顯著偏低（低於政府部門當年度公布之基本薪資）時，以基本工資換算其工程實務年資。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59E93C48" w14:textId="246143E3" w:rsidR="00D81015" w:rsidRPr="00693619" w:rsidRDefault="008B09C1" w:rsidP="000F3A14">
+    <w:p w14:paraId="59E93C48" w14:textId="43668EA0" w:rsidR="00D81015" w:rsidRPr="00693619" w:rsidRDefault="008B09C1" w:rsidP="000F3A14">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="851" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B09C1">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>98年7月3日工程會公告</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -925,101 +1298,150 @@
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>應檢附資料</w:t>
       </w:r>
       <w:r w:rsidR="008D3D5B" w:rsidRPr="008D3D5B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="008D3D5B" w:rsidRPr="008D3D5B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>除勞保</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="002809DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>明細</w:t>
       </w:r>
       <w:r w:rsidR="00423D0A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>或</w:t>
       </w:r>
       <w:r w:rsidR="008D3D5B" w:rsidRPr="008D3D5B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>薪資所得清單或核定書</w:t>
+        <w:t>薪資</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008D3D5B" w:rsidRPr="008D3D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>所得清單或核定書</w:t>
       </w:r>
       <w:r w:rsidR="008D3D5B" w:rsidRPr="008D3D5B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>外，亦須同時核驗工作資歷證明</w:t>
+        <w:t>外，亦須</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008D3D5B" w:rsidRPr="008D3D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>同時核驗工作</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008D3D5B" w:rsidRPr="008D3D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>資歷證明</w:t>
       </w:r>
       <w:r w:rsidR="008D3D5B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:r w:rsidRPr="008B09C1">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>如遇任職公司停業、歇業時，請檢附經濟部停業紀錄，並由學員出具離職證明(具工作內容)或切結書，以證明此段時間確實擔任工程相關業務，俾確實計算其工程實務經驗年資。</w:t>
+        <w:t>如遇任職公司停業、歇業時，請檢附經濟部停業紀錄，並由學員出具離職證明(具工作內容)或切結書，以證明此段時間確實擔任工程相關業務，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008B09C1">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>俾</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008B09C1">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>確實計算其工程實務經驗年資。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64F69750" w14:textId="11050B66" w:rsidR="003D2495" w:rsidRPr="0095773D" w:rsidRDefault="003D2495" w:rsidP="000F3A14">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095773D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>培訓名額：</w:t>
@@ -1060,51 +1482,51 @@
     <w:p w14:paraId="3D738582" w14:textId="47E33396" w:rsidR="003D2495" w:rsidRPr="00760C27" w:rsidRDefault="003D2495" w:rsidP="000F3A14">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095773D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>課程教材：採用工程會頒訂之統一教材及附屬教材。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="120F506F" w14:textId="5CF922E1" w:rsidR="00752562" w:rsidRPr="0095773D" w:rsidRDefault="003D2495" w:rsidP="000F3A14">
+    <w:p w14:paraId="120F506F" w14:textId="71ABAD79" w:rsidR="00752562" w:rsidRPr="0095773D" w:rsidRDefault="003D2495" w:rsidP="000F3A14">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095773D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>上課時間與開課日期：</w:t>
       </w:r>
       <w:r w:rsidR="00D01B50" w:rsidRPr="0095773D">
         <w:rPr>
@@ -1472,51 +1894,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>，不固定</w:t>
             </w:r>
             <w:r w:rsidRPr="00907EA5">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02C84F26" w14:textId="535CE4AA" w:rsidR="003D2495" w:rsidRPr="00907EA5" w:rsidRDefault="003D2495" w:rsidP="000F3A14">
+          <w:p w14:paraId="02C84F26" w14:textId="4C7DB621" w:rsidR="003D2495" w:rsidRPr="00907EA5" w:rsidRDefault="003D2495" w:rsidP="000F3A14">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00907EA5">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>開、結訓日安排於假日(</w:t>
             </w:r>
             <w:r w:rsidR="00907EA5">
@@ -1649,207 +2071,404 @@
       </w:r>
       <w:r w:rsidRPr="0095773D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">斗六班：中國生產力中心南雲推廣組（雲林縣斗六市雲林路二段225號11樓）              </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0850E8E3" w14:textId="5985D388" w:rsidR="0017761D" w:rsidRDefault="00D01B50" w:rsidP="000F3A14">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095773D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>嘉義班：嘉義市再耕園（嘉義市玉康路160號）</w:t>
+        <w:t>嘉義班：嘉義市</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0095773D">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>再耕園</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0095773D">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>（嘉義市玉康路160號）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E10EB62" w14:textId="77777777" w:rsidR="0017761D" w:rsidRDefault="0017761D">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="787655C5" w14:textId="48466E8D" w:rsidR="00EB61E8" w:rsidRPr="00EB61E8" w:rsidRDefault="00EB61E8" w:rsidP="001219AA">
+    <w:p w14:paraId="787655C5" w14:textId="63E49B29" w:rsidR="00EB61E8" w:rsidRPr="00EB61E8" w:rsidRDefault="000043B0" w:rsidP="001219AA">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB61E8">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59495186" wp14:editId="2BD45BBD">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>5031105</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-142240</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1819275" cy="904875"/>
+                <wp:effectExtent l="19050" t="19050" r="28575" b="161925"/>
+                <wp:wrapNone/>
+                <wp:docPr id="14" name="語音泡泡: 橢圓形 14"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1819275" cy="904875"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="wedgeEllipseCallout">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent2">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent2"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent2"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="2B391308" w14:textId="77777777" w:rsidR="000043B0" w:rsidRPr="000043B0" w:rsidRDefault="000043B0" w:rsidP="000043B0">
+                            <w:pPr>
+                              <w:spacing w:line="300" w:lineRule="exact"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="000043B0">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>請單面列印並使用</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="000043B0">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Ａ</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="000043B0">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>４信封郵寄</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="59495186" id="語音泡泡: 橢圓形 14" o:spid="_x0000_s1027" type="#_x0000_t63" style="position:absolute;left:0;text-align:left;margin-left:396.15pt;margin-top:-11.2pt;width:143.25pt;height:71.25pt;z-index:251680768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAC4XnuZAIAACQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1v2yAUfZ+0/4B4X21H69ZGcaooXadJ&#10;VRstnfpMMMRImMuAxM5+/S74I1NXbdK0F3zN5Rwuh3NZ3HSNJkfhvAJT0uIip0QYDpUy+5J+e7p7&#10;d0WJD8xUTIMRJT0JT2+Wb98sWjsXM6hBV8IRJDF+3tqS1iHYeZZ5XouG+QuwwmBSgmtYwF+3zyrH&#10;WmRvdDbL8w9ZC66yDrjwHmdv+yRdJn4pBQ+PUnoRiC4p1hbS6NK4i2O2XLD53jFbKz6Uwf6hioYp&#10;g5tOVLcsMHJw6jeqRnEHHmS44NBkIKXiIp0BT1PkL06zrZkV6SwojreTTP7/0fKH49ZuHMrQWj/3&#10;GMZTdNI18Yv1kS6JdZrEEl0gHCeLq+J69vGSEo656/z9FcZIk53R1vnwWUBDYlDSVlR78UlrZb1Y&#10;M63hEJJk7HjvQ48cEUhzLidF4aRFrEibr0ISVWEBs4ROThFr7ciR4R0zzoUJQ6pmleini8s8T5eN&#10;5U2IVGwijMxSaT1xF3/i7msd1keoSEabwPnfwRMi7QwmTOBGGXCvEehQDPrKfv0oUi9NVCl0uw61&#10;KWm6iTizg+q0ccRBb3xv+Z3Cy7hnPmyYQ6djT2D3hkccpIa2pDBElNTgfrw2H9ejATFLSYudU1L/&#10;/cCcoER/MWjN2GZj4MZgNwbm0KwBL6rAd8HyFCLABT2G0kHzjE29irtgihmOe5WUBzf+rEPfwfgs&#10;cLFapWXYTpaFe7O1PJJHXaObnrpn5uzgwIDefYCxq9j8hfP6tRFpYHUIIFWy5VnHQXFsxWSd4dmI&#10;vf7rf1p1ftyWPwEAAP//AwBQSwMEFAAGAAgAAAAhAB53+IXhAAAADAEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj01PwkAQhu8m/ofNmHghsMtqBGq3hJiARwMaz9vu2DbsR+kupfx7h5PeZjJP3nnefD06&#10;ywbsYxu8gvlMAENfBdP6WsHX53a6BBaT9kbb4FHBFSOsi/u7XGcmXPweh0OqGYX4mGkFTUpdxnms&#10;GnQ6zkKHnm4/oXc60drX3PT6QuHOcinEC3e69fSh0R2+NVgdD2enYDs5faz0+y7uhu9Nd5p0orza&#10;o1KPD+PmFVjCMf3BcNMndSjIqQxnbyKzChYr+USogqmUz8BuhFgsqU1JkxRz4EXO/5cofgEAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAC4XnuZAIAACQFAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAed/iF4QAAAAwBAAAPAAAAAAAAAAAAAAAAAL4E&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzAUAAAAA&#10;" adj="6300,24300" fillcolor="#ed7d31 [3205]" strokecolor="#261103 [485]" strokeweight="1pt">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="2B391308" w14:textId="77777777" w:rsidR="000043B0" w:rsidRPr="000043B0" w:rsidRDefault="000043B0" w:rsidP="000043B0">
+                      <w:pPr>
+                        <w:spacing w:line="300" w:lineRule="exact"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="000043B0">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>請單面列印並使用</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="000043B0">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Ａ</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="000043B0">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>４信封郵寄</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00EB61E8" w:rsidRPr="00EB61E8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>出勤考核：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="093281E7" w14:textId="77777777" w:rsidR="00EB61E8" w:rsidRDefault="00EB61E8" w:rsidP="001219AA">
+    <w:p w14:paraId="093281E7" w14:textId="59B3DAFA" w:rsidR="00EB61E8" w:rsidRDefault="00EB61E8" w:rsidP="001219AA">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="851" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB61E8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>每小時點名一次，並在點名單上作成紀錄。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EC569C3" w14:textId="48274446" w:rsidR="00EB61E8" w:rsidRPr="00EB61E8" w:rsidRDefault="00EB61E8" w:rsidP="001219AA">
+    <w:p w14:paraId="6EC569C3" w14:textId="12782FF0" w:rsidR="00EB61E8" w:rsidRPr="00EB61E8" w:rsidRDefault="00EB61E8" w:rsidP="001219AA">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="851" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB61E8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>上課後遲到</w:t>
       </w:r>
       <w:r w:rsidR="00760C27">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>、早退</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB61E8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>二十分鐘以內者，</w:t>
       </w:r>
       <w:r w:rsidR="00760C27" w:rsidRPr="00760C27">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>累計三次視為缺課一小時</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB61E8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04D3815D" w14:textId="4A7C2DFD" w:rsidR="00EB61E8" w:rsidRDefault="00EB61E8" w:rsidP="001219AA">
+    <w:p w14:paraId="04D3815D" w14:textId="1C1B068A" w:rsidR="00EB61E8" w:rsidRDefault="00EB61E8" w:rsidP="001219AA">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="851" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB61E8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>上課後遲到</w:t>
       </w:r>
       <w:r w:rsidR="00760C27">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>、早退</w:t>
       </w:r>
       <w:r w:rsidR="00C219B8" w:rsidRPr="00C219B8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>超過二十分鐘者，該節次視為缺課一小時。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0971A937" w14:textId="77777777" w:rsidR="00EB61E8" w:rsidRDefault="00EB61E8" w:rsidP="001219AA">
+    <w:p w14:paraId="0971A937" w14:textId="5A8FC5AC" w:rsidR="00EB61E8" w:rsidRDefault="00EB61E8" w:rsidP="001219AA">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="851" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB61E8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>缺課一小時總成績扣1分。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CB01A1F" w14:textId="7FF54315" w:rsidR="00EB61E8" w:rsidRPr="00EB61E8" w:rsidRDefault="00EB61E8" w:rsidP="001219AA">
       <w:pPr>
         <w:pStyle w:val="a7"/>
@@ -1908,51 +2527,67 @@
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>病假、結婚、分娩、參加國家考試、依法受各種兵役召集</w:t>
       </w:r>
       <w:r w:rsidR="00846300">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>與</w:t>
       </w:r>
       <w:r w:rsidR="00C219B8" w:rsidRPr="00C219B8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>配偶或本人及配偶之直系親屬喪假、天災或不可抗力之因素</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB61E8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>（以上均須檢附證明文件），辦妥請假手續者得不計入扣分，但總時數不得超過10小時(分)。</w:t>
+        <w:t>（以上均須檢附證明文件），辦妥請假手續者得</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EB61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>不計入扣分</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EB61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>，但總時數不得超過10小時(分)。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A2FCC86" w14:textId="65B27B4E" w:rsidR="00DD020E" w:rsidRPr="00DD020E" w:rsidRDefault="00DD020E" w:rsidP="001219AA">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD020E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>成績考核：</w:t>
@@ -1965,74 +2600,144 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="851" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD020E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>成績比重：</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD020E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(1)平時考核佔15%、(2)品質計畫或監造計畫習作佔35%、(3)期末綜合測驗佔50%。</w:t>
+        <w:t>(1)平時考核</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DD020E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>佔</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DD020E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>15%、(2)品質計畫或監造計畫習作</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DD020E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>佔</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DD020E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>35%、(3)期末綜合測驗</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DD020E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>佔</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DD020E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>50%。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76E49E1B" w14:textId="11ADD761" w:rsidR="00DD020E" w:rsidRPr="00DD020E" w:rsidRDefault="00DD020E" w:rsidP="001219AA">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="851" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD020E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>上述三項成績及格分數均為六十分，</w:t>
+        <w:t>上述三項成績及格</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DD020E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>分數均為六十分</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DD020E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD020E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>其中任一項不及格者不予以計算總成績</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD020E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A03762C" w14:textId="77777777" w:rsidR="00DD020E" w:rsidRDefault="00DD020E" w:rsidP="001219AA">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
@@ -2307,51 +3012,69 @@
       </w:r>
       <w:r w:rsidRPr="00197BEA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>結業證書為電子證書。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5482C309" w14:textId="26A0F805" w:rsidR="00DD020E" w:rsidRPr="00DD020E" w:rsidRDefault="00DD020E" w:rsidP="001219AA">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:left="851" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00907EA5">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>有下列情形之一者不予核發電子結業證書</w:t>
+        <w:t>有下列情形之</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00907EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>一</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00907EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>者不予核發電子結業證書</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD020E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37811580" w14:textId="2AA478BA" w:rsidR="00DD020E" w:rsidRPr="00DD020E" w:rsidRDefault="00D017E5" w:rsidP="001219AA">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:left="851" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1.</w:t>
@@ -2764,59 +3487,71 @@
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>報名表</w:t>
             </w:r>
             <w:r w:rsidRPr="005D15B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003569ED" w:rsidRPr="009B2938">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="003569ED" w:rsidRPr="003569ED">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>個資聲明書</w:t>
+              <w:t>個</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="003569ED" w:rsidRPr="003569ED">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>資聲明書</w:t>
             </w:r>
             <w:r w:rsidR="009B2938">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009B2938" w:rsidRPr="005D15B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="009B2938" w:rsidRPr="005D15B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
@@ -2985,59 +3720,71 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>報名表</w:t>
             </w:r>
             <w:r w:rsidR="009B2938">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003569ED" w:rsidRPr="009B2938">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="003569ED" w:rsidRPr="003569ED">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>個資聲明書</w:t>
+              <w:t>個</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="003569ED" w:rsidRPr="003569ED">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>資聲明書</w:t>
             </w:r>
             <w:r w:rsidR="009B2938">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009B2938" w:rsidRPr="005D15B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="009B2938" w:rsidRPr="005D15B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
@@ -3278,59 +4025,71 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>報名表</w:t>
             </w:r>
             <w:r w:rsidR="009B2938">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009B2938" w:rsidRPr="009B2938">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="009B2938" w:rsidRPr="003569ED">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>個資聲明書</w:t>
+              <w:t>個</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="009B2938" w:rsidRPr="003569ED">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>資聲明書</w:t>
             </w:r>
             <w:r w:rsidR="009B2938">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005D15B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="005D15B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
@@ -3570,59 +4329,71 @@
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>報名表</w:t>
             </w:r>
             <w:r w:rsidRPr="005D15B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009B2938" w:rsidRPr="009B2938">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="009B2938" w:rsidRPr="003569ED">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>個資聲明書</w:t>
+              <w:t>個</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="009B2938" w:rsidRPr="003569ED">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>資聲明書</w:t>
             </w:r>
             <w:r w:rsidR="009B2938">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005D15B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="005D15B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
@@ -3862,59 +4633,71 @@
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>報名表</w:t>
             </w:r>
             <w:r w:rsidRPr="005D15B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009B2938" w:rsidRPr="009B2938">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="009B2938" w:rsidRPr="003569ED">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>個資聲明書</w:t>
+              <w:t>個</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="009B2938" w:rsidRPr="003569ED">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>資聲明書</w:t>
             </w:r>
             <w:r w:rsidR="009B2938">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005D15B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="005D15B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
@@ -4146,59 +4929,71 @@
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>報名表</w:t>
             </w:r>
             <w:r w:rsidRPr="005D15B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009B2938" w:rsidRPr="009B2938">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="009B2938" w:rsidRPr="003569ED">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>個資聲明書</w:t>
+              <w:t>個</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="009B2938" w:rsidRPr="003569ED">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>資聲明書</w:t>
             </w:r>
             <w:r w:rsidR="009B2938">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005D15B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="005D15B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
@@ -4431,59 +5226,71 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>身分證影本</w:t>
             </w:r>
             <w:r w:rsidR="003569ED">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003569ED" w:rsidRPr="009B2938">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="003569ED" w:rsidRPr="003569ED">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>個資聲明書</w:t>
+              <w:t>個</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="003569ED" w:rsidRPr="003569ED">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>資聲明書</w:t>
             </w:r>
             <w:r w:rsidR="009B2938">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005D15B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="005D15B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
@@ -4685,51 +5492,73 @@
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>身分證影本</w:t>
             </w:r>
             <w:r w:rsidRPr="00FC252F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003569ED" w:rsidRPr="003569ED">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>□個資聲明書</w:t>
+              <w:t>□</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="003569ED" w:rsidRPr="003569ED">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>個</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="003569ED" w:rsidRPr="003569ED">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>資聲明書</w:t>
             </w:r>
             <w:r w:rsidR="009B2938">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009B2938" w:rsidRPr="005D15B4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="009B2938" w:rsidRPr="009B2938">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -4920,102 +5749,300 @@
           <w:highlight w:val="yellow"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>請以A4紙張單面列印繳交</w:t>
       </w:r>
       <w:r w:rsidR="00197BEA" w:rsidRPr="007B7D4E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>，請勿使用回收備用紙影印</w:t>
       </w:r>
       <w:r w:rsidR="000F3A14" w:rsidRPr="000F3A14">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54615214" w14:textId="77777777" w:rsidR="009B2938" w:rsidRPr="009B2938" w:rsidRDefault="009B2938" w:rsidP="000F3A14">
+    <w:p w14:paraId="54615214" w14:textId="7A84B14F" w:rsidR="009B2938" w:rsidRPr="009B2938" w:rsidRDefault="000043B0" w:rsidP="000F3A14">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:leftChars="177" w:left="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:highlight w:val="yellow"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251682816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F93210E" wp14:editId="01EF6509">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>5354955</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-113665</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1781175" cy="904875"/>
+                <wp:effectExtent l="19050" t="19050" r="28575" b="161925"/>
+                <wp:wrapNone/>
+                <wp:docPr id="15" name="語音泡泡: 橢圓形 15"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1781175" cy="904875"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="wedgeEllipseCallout">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent2">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent2"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent2"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="2FAF7E15" w14:textId="77777777" w:rsidR="000043B0" w:rsidRPr="000043B0" w:rsidRDefault="000043B0" w:rsidP="000043B0">
+                            <w:pPr>
+                              <w:spacing w:line="300" w:lineRule="exact"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="000043B0">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>請單面列印並使用</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="000043B0">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Ａ</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="000043B0">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>４信封郵寄</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="4F93210E" id="語音泡泡: 橢圓形 15" o:spid="_x0000_s1028" type="#_x0000_t63" style="position:absolute;left:0;text-align:left;margin-left:421.65pt;margin-top:-8.95pt;width:140.25pt;height:71.25pt;z-index:251682816;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCupzwEZQIAACQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1r3DAQfC/0Pwi9N7ZD0qRHfOG4NKUQ&#10;0tCk5FknS2eDrFVXurOvv74r+eNKGloofZHX0s5oNZrV1XXfGrZX6BuwJS9Ocs6UlVA1dlvyb0+3&#10;7y4580HYShiwquQH5fn18u2bq84t1CnUYCqFjEisX3Su5HUIbpFlXtaqFf4EnLK0qAFbEegXt1mF&#10;oiP21mSnef4+6wArhyCV9zR7MyzyZeLXWsnwRWuvAjMlp9pCGjGNmzhmyyux2KJwdSPHMsQ/VNGK&#10;xtKmM9WNCILtsPmNqm0kggcdTiS0GWjdSJXOQKcp8heneayFU+ksJI53s0z+/9HK+/2je0CSoXN+&#10;4SmMp+g1tvFL9bE+iXWYxVJ9YJImi4vLorg450zS2of87JJiosmOaIc+fFLQshiUvFPVVn00pnFe&#10;rYUxsAtJMrG/82FATgiiOZaTonAwKlZk7FelWVNRAacJnZyi1gbZXtAdCymVDeNSLSo1TBfneZ4u&#10;m8qbEanYRBiZdWPMzF38iXuodcyPUJWMNoPzv4NnRNoZbJjBbWMBXyMwoRj11UP+JNIgTVQp9Jue&#10;tCn5WcyMMxuoDg/IEAbjeydvG7qMO+HDg0ByOvUEdW/4QoM20JUcxoizGvDHa/MxnwxIq5x11Dkl&#10;9993AhVn5rMla8Y2mwKcgs0U2F27Brqogt4FJ1NIAAxmCjVC+0xNvYq70JKwkvYquQw4/azD0MH0&#10;LEi1WqU0aicnwp19dDKSR12jm576Z4FudGAg797D1FVi8cJ5Q25EWljtAugm2fKo46g4tWKyzvhs&#10;xF7/9T9lHR+35U8AAAD//wMAUEsDBBQABgAIAAAAIQDF1OQ+4QAAAAwBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/LbsIwEEX3lfoP1lTqBoHzQBTSOAhVgi6r0oq1Ew9JRDw2sQnh72tWZTejObpzbr4e&#10;dccG7F1rSEA8i4AhVUa1VAv4/dlOl8Ccl6RkZwgF3NDBunh+ymWmzJW+cdj7moUQcpkU0HhvM85d&#10;1aCWbmYsUrgdTa+lD2tfc9XLawjXHU+iaMG1bCl8aKTFjwar0/6iBWwn56+V/Ny53XDY2PPERuWt&#10;Ownx+jJu3oF5HP0/DHf9oA5FcCrNhZRjnYDlPE0DKmAav62A3Yk4SUObMkzJfAG8yPljieIPAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEArqc8BGUCAAAkBQAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAxdTkPuEAAAAMAQAADwAAAAAAAAAAAAAAAAC/&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAM0FAAAAAA==&#10;" adj="6300,24300" fillcolor="#ed7d31 [3205]" strokecolor="#261103 [485]" strokeweight="1pt">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="2FAF7E15" w14:textId="77777777" w:rsidR="000043B0" w:rsidRPr="000043B0" w:rsidRDefault="000043B0" w:rsidP="000043B0">
+                      <w:pPr>
+                        <w:spacing w:line="300" w:lineRule="exact"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="000043B0">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>請單面列印並使用</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="000043B0">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Ａ</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="000043B0">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>４信封郵寄</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="51F4E675" w14:textId="1DA2991C" w:rsidR="00FC252F" w:rsidRPr="00FC252F" w:rsidRDefault="00FC252F" w:rsidP="009B2938">
+    <w:p w14:paraId="51F4E675" w14:textId="516B2581" w:rsidR="00FC252F" w:rsidRPr="00FC252F" w:rsidRDefault="00FC252F" w:rsidP="009B2938">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:beforeLines="50" w:before="180" w:line="360" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="851" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>報名表正本</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC252F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>各欄位請詳填勿空白，</w:t>
+        <w:t>各欄位請</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FC252F">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>詳填勿空白</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FC252F">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC252F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>下方</w:t>
       </w:r>
       <w:r w:rsidR="00CF58D8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>報名者簽章</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC252F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>應親自簽名或蓋章</w:t>
       </w:r>
@@ -5137,51 +6164,67 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="851" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001219AA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>畢業證書；技師證書；技術證書；執業或結業證書或證明文件影本(附件三)：</w:t>
       </w:r>
       <w:r w:rsidRPr="001219AA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>畢業證書需以A4格式影印，證書日期及證書字號須清楚，內容需清楚可辨識。</w:t>
+        <w:t>畢業證書需以A4格式影印，證書日期及證書字號須</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001219AA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>清楚，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001219AA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>內容需清楚可辨識。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38A5A04E" w14:textId="77777777" w:rsidR="009B2938" w:rsidRPr="009B2938" w:rsidRDefault="00357064" w:rsidP="009B2938">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="1134" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D417E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>若為</w:t>
@@ -5466,145 +6509,257 @@
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
       <w:r w:rsidRPr="0072726E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>勞工保險被保險人投保明細表</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>」，</w:t>
       </w:r>
       <w:r w:rsidRPr="002D417E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>本人帶身分證正本即可。(若委託他人辦理，可現場填委託書，請帶雙方印章，並出具本人及受託人身分證正本供查驗，並檢附正、背面影本供留存)</w:t>
+        <w:t>本人帶身分證正本即可。(若委託他人辦理，可現場填委託書，請帶雙方印章，並出具本人及受託人身分證正本供查驗，並</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002D417E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>檢附正</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002D417E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>、背面影本供留存)</w:t>
       </w:r>
       <w:r w:rsidR="008C4CEE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="219F9C4B" w14:textId="4514F572" w:rsidR="003D0423" w:rsidRPr="003D0423" w:rsidRDefault="003D0423" w:rsidP="001219AA">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="1134" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D0423">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>投保工會或因故未投勞保者，請檢付足年足額個人薪資所得明細表（加蓋稅捐稽徵單位戳章）或薪資證明正本，</w:t>
-      </w:r>
+        <w:t>投保工會或因故未投勞保者，請檢</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003D0423">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>付足年足額</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003D0423">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>個人薪資所得明細表（加蓋稅捐</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D0423">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>稽</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003D0423">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>徵單位戳章）或薪資證明正本，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0423">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>供驗證、計算工程年資，</w:t>
       </w:r>
       <w:r w:rsidRPr="003D0423">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>並請整份寄出勿黏貼。</w:t>
+        <w:t>並</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D0423">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>請整份寄出勿</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003D0423">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>黏貼。</w:t>
       </w:r>
       <w:r w:rsidRPr="002D417E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>所得稅清單請逕攜帶</w:t>
+        <w:t>所得稅清單請</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002D417E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>逕</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002D417E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>攜帶</w:t>
       </w:r>
       <w:r w:rsidRPr="003D0423">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>身分證</w:t>
       </w:r>
       <w:r w:rsidRPr="003D0423">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>及</w:t>
       </w:r>
       <w:r w:rsidRPr="003D0423">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>印章</w:t>
       </w:r>
       <w:r w:rsidRPr="002D417E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>至國稅局或稅籍所在地稅捐處申辦</w:t>
+        <w:t>至</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002D417E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>國稅局或稅籍</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002D417E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>所在地稅捐處申辦</w:t>
       </w:r>
       <w:r w:rsidRPr="002D417E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="002D417E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>並</w:t>
       </w:r>
       <w:r w:rsidRPr="002D417E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:u w:val="wave"/>
@@ -5647,82 +6802,96 @@
       </w:r>
       <w:r w:rsidR="00B21680" w:rsidRPr="005D15B4">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>四</w:t>
       </w:r>
       <w:r w:rsidRPr="005D15B4">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>）：</w:t>
       </w:r>
       <w:r w:rsidR="001132F6" w:rsidRPr="005D15B4">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>請以附件四表格填寫，</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="001219AA" w:rsidRPr="005D15B4">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="001132F6" w:rsidRPr="005D15B4">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>工作內容</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="001132F6" w:rsidRPr="005D15B4">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="001132F6" w:rsidRPr="005D15B4">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>欄位請詳實填勿空白</w:t>
-      </w:r>
+        <w:t>欄位請</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001132F6" w:rsidRPr="005D15B4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>詳實填勿空白</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00EB173E" w:rsidRPr="005D15B4">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>，請填寫實際工作項目，</w:t>
       </w:r>
       <w:r w:rsidR="001132F6" w:rsidRPr="005D15B4">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>未填或空白者皆不符規定</w:t>
       </w:r>
       <w:r w:rsidR="005D15B4">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58D72DBB" w14:textId="5D7C7E85" w:rsidR="001132F6" w:rsidRPr="001219AA" w:rsidRDefault="005D15B4" w:rsidP="001219AA">
       <w:pPr>
         <w:pStyle w:val="a7"/>
@@ -5912,98 +7081,145 @@
       <w:r w:rsidR="00CB6343" w:rsidRPr="007A1C7F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>除勞保資料</w:t>
       </w:r>
       <w:r w:rsidR="00CB6343" w:rsidRPr="007A1C7F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>、薪資所得清單或核定書</w:t>
       </w:r>
       <w:r w:rsidR="00CB6343" w:rsidRPr="007A1C7F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>外，亦須同時核驗工作資歷證明</w:t>
+        <w:t>外，亦須</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CB6343" w:rsidRPr="007A1C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>同時核驗工作</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CB6343" w:rsidRPr="007A1C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>資歷證明</w:t>
       </w:r>
       <w:r w:rsidR="008D3D5B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="724BB01E" w14:textId="7F1B82F9" w:rsidR="007B7D4E" w:rsidRDefault="001132F6" w:rsidP="001219AA">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="1134" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001132F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>政府或公營單位得以貴單位工作經歷證明表格為主，但</w:t>
       </w:r>
       <w:r w:rsidRPr="007B7D4E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>需加註工作內容欄位</w:t>
-      </w:r>
+        <w:t>需加</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007B7D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>註</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007B7D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>工作內容欄位</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001132F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>（本項證明受訓資格需符合實際施作工程相關工作用，『工作內容』請填實際施作工作項目，例：</w:t>
+        <w:t>（</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001132F6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>本項證明受訓資格需符合實際施作工程相關工作用，『工作內容』請填實際施作工作項目，例：</w:t>
       </w:r>
       <w:r w:rsidR="00693619" w:rsidRPr="00693619">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>工程規劃設計、工地現場監造、工地現場施工(或安裝、維修)、工地現場安衛管理、施工(或監造、品質)計畫撰寫、施工圖(或竣工圖)繪製、工程材料試驗(或檢驗)、工程採購、工程估驗計價、工程查核</w:t>
       </w:r>
       <w:r w:rsidRPr="001132F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
       <w:r w:rsidR="007B7D4E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>，並檢附公文派令。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A01905" w14:textId="3DCFFA78" w:rsidR="009F7EF2" w:rsidRDefault="009F7EF2" w:rsidP="001219AA">
@@ -6015,51 +7231,71 @@
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="1134" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001132F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>現職為政府機關、公立學校及公營事業辦理工程業務相關</w:t>
       </w:r>
       <w:r w:rsidRPr="007B7D4E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>約僱人員</w:t>
+        <w:t>約</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007B7D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>僱</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007B7D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>人員</w:t>
       </w:r>
       <w:r w:rsidRPr="001132F6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>，需有一年以上年資，並提供約聘人員續聘契約影本</w:t>
       </w:r>
       <w:r w:rsidR="002D3897" w:rsidRPr="002D3897">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>，及</w:t>
       </w:r>
       <w:r w:rsidR="003D0423" w:rsidRPr="002D3897">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>應</w:t>
       </w:r>
       <w:r w:rsidR="003D0423" w:rsidRPr="003D0423">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -6108,85 +7344,117 @@
         <w:t>：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ED4852F" w14:textId="43BD5442" w:rsidR="008C4CEE" w:rsidRDefault="008C4CEE" w:rsidP="001219AA">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F40B6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>報名資格採用前項第六款者，</w:t>
       </w:r>
       <w:r w:rsidR="00D36CDA" w:rsidRPr="00D36CDA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>須檢附蓋有稅捐稽徵單位戳章之營利事業所得稅結算申報書正本</w:t>
-      </w:r>
+        <w:t>須</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D36CDA" w:rsidRPr="00D36CDA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>檢附蓋有</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D36CDA" w:rsidRPr="00D36CDA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>稅捐</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D36CDA" w:rsidRPr="00D36CDA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>稽</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D36CDA" w:rsidRPr="00D36CDA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>徵單位戳章之營利事業所得稅結算申報書正本</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00A0627D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D06540">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>如：</w:t>
       </w:r>
       <w:r w:rsidR="00A0627D" w:rsidRPr="005F40B6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t>格式31含封面</w:t>
       </w:r>
       <w:r w:rsidR="00B450C3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t>、401報表等</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00A0627D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00A0627D" w:rsidRPr="00A0627D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="-12"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>加蓋公司大小章</w:t>
       </w:r>
       <w:r w:rsidR="00D06540">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="-12"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00D06540">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>資料</w:t>
       </w:r>
       <w:r w:rsidR="00A0627D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -6196,58 +7464,60 @@
       <w:r w:rsidR="00424AFD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41B3700E" w14:textId="5CCFEF82" w:rsidR="0072726E" w:rsidRDefault="00FB0D3E" w:rsidP="001219AA">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="851" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00FB0D3E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>年內</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB0D3E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>吋脫帽彩色光面照片(近照)</w:t>
       </w:r>
       <w:r w:rsidR="00F45A61">
@@ -6274,96 +7544,144 @@
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52FEFB0A" w14:textId="77777777" w:rsidR="0072726E" w:rsidRPr="0072726E" w:rsidRDefault="00FB0D3E" w:rsidP="001219AA">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="1134" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0072726E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>同護照規格，印表機列印相片恕不受理，一張實貼於報名表上，另</w:t>
+        <w:t>同護照規格，印表機列印相片恕不受理，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0072726E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>一張實貼於</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0072726E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>報名表上，另</w:t>
       </w:r>
       <w:r w:rsidR="00F45A61" w:rsidRPr="0072726E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="0072726E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>張背面請以原子筆書寫姓名浮貼表上。</w:t>
+        <w:t>張背面請以原子筆書寫姓名</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0072726E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>浮貼表上</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0072726E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AA50BB7" w14:textId="48700D7D" w:rsidR="009B2938" w:rsidRDefault="00FB0D3E" w:rsidP="001219AA">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="1134" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0072726E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>不可與身分證或任何證書上之照片相同，</w:t>
       </w:r>
       <w:r w:rsidRPr="0072726E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>除一年內補發之身分證件</w:t>
+        <w:t>除</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0072726E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>一</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0072726E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>年內補發之身分證件</w:t>
       </w:r>
       <w:r w:rsidR="00F45A61" w:rsidRPr="0072726E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>或證書上之照片。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71BF06AD" w14:textId="70F57768" w:rsidR="00FB0D3E" w:rsidRDefault="009B2938" w:rsidP="009B2938">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
@@ -6380,179 +7698,221 @@
     <w:p w14:paraId="70AA3209" w14:textId="1807EA94" w:rsidR="00FB0D3E" w:rsidRDefault="009742BB" w:rsidP="001219AA">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="851" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>報名注意事項：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73675052" w14:textId="62160AEE" w:rsidR="00197BEA" w:rsidRDefault="00197BEA" w:rsidP="001219AA">
+    <w:p w14:paraId="73675052" w14:textId="71DBE4B0" w:rsidR="00197BEA" w:rsidRPr="005D6D28" w:rsidRDefault="00197BEA" w:rsidP="002B4BE4">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00424AFD">
+      <w:r w:rsidRPr="005D6D28">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>報名流程：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00197BEA">
-[...20 lines deleted...]
-      <w:r w:rsidR="00C769AE">
+      <w:r w:rsidRPr="005D6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>報名資料郵寄後請來電確認</w:t>
+      </w:r>
+      <w:r w:rsidR="005D6D28" w:rsidRPr="005D6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(是否有收到資料)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>→</w:t>
+      </w:r>
+      <w:r w:rsidR="00C769AE" w:rsidRPr="005D6D28">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>資料</w:t>
       </w:r>
-      <w:r w:rsidRPr="00197BEA">
-[...6 lines deleted...]
-      <w:r w:rsidR="00C769AE">
+      <w:r w:rsidRPr="005D6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>初審</w:t>
+      </w:r>
+      <w:r w:rsidR="005D6D28" w:rsidRPr="005D6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(約兩個禮拜工作天)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>→</w:t>
+      </w:r>
+      <w:r w:rsidR="00C769AE" w:rsidRPr="005D6D28">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>不符規定</w:t>
       </w:r>
-      <w:r w:rsidRPr="00197BEA">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00197BEA">
+      <w:r w:rsidRPr="005D6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>通知補件</w:t>
+      </w:r>
+      <w:r w:rsidR="00C769AE" w:rsidRPr="005D6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/符合規定</w:t>
+      </w:r>
+      <w:r w:rsidR="005D6D28" w:rsidRPr="005D6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="005D6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>皆</w:t>
+      </w:r>
+      <w:r w:rsidR="005D6D28" w:rsidRPr="005D6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>E-MAIL通知)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C769AE" w:rsidRPr="005D6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>→</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D6D28">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>若達開班人數</w:t>
       </w:r>
-      <w:r w:rsidR="00C769AE">
+      <w:r w:rsidR="005D6D28">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="00C769AE" w:rsidRPr="005D6D28">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>通知上課、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00197BEA">
+      <w:r w:rsidRPr="005D6D28">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>完成</w:t>
       </w:r>
-      <w:r w:rsidR="00C769AE">
+      <w:r w:rsidR="00C769AE" w:rsidRPr="005D6D28">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>繳費→</w:t>
       </w:r>
-      <w:r w:rsidRPr="00197BEA">
+      <w:r w:rsidRPr="005D6D28">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>若額滿</w:t>
       </w:r>
-      <w:r w:rsidR="00C769AE">
+      <w:r w:rsidR="00C769AE" w:rsidRPr="005D6D28">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>或未達開班人數</w:t>
       </w:r>
-      <w:r w:rsidRPr="00197BEA">
+      <w:r w:rsidRPr="005D6D28">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>順排下期。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A4E7D87" w14:textId="6FC989CA" w:rsidR="009742BB" w:rsidRPr="004876CD" w:rsidRDefault="009742BB" w:rsidP="001219AA">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00424AFD">
         <w:rPr>
@@ -6797,51 +8157,67 @@
           <w:rPr>
             <w:rStyle w:val="a9"/>
             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://ny.cpc.org.tw/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3025CFCC" w14:textId="28EEE8DF" w:rsidR="00926867" w:rsidRDefault="00926867" w:rsidP="00846300">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:leftChars="300" w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00926867">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>中國生產力中心品管暨回訓班聯合網站：</w:t>
+        <w:t>中國生產力中心品</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00926867">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>管暨回訓</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00926867">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>班聯合網站：</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="001B37F3">
           <w:rPr>
             <w:rStyle w:val="a9"/>
             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://pcc.cpc.org.tw/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="17426458" w14:textId="3DB3DAE4" w:rsidR="00926867" w:rsidRDefault="00926867" w:rsidP="00846300">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:leftChars="100" w:left="722" w:hanging="482"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
@@ -7044,52 +8420,88 @@
                                 <a:tile tx="0" ty="0" sx="100000" sy="100000" flip="none" algn="tl"/>
                               </a:blipFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="0F1B792E" w14:textId="77777777" w:rsidR="00E87807" w:rsidRPr="004E7BA2" w:rsidRDefault="00E87807" w:rsidP="00E87807">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>※</w:t>
                             </w:r>
                             <w:r w:rsidRPr="004E7BA2">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                               </w:rPr>
-                              <w:t>已上過品管班(不論土建或機電班)者，請勿重複報名另一班種，證書內容是一樣也無法再參訓</w:t>
+                              <w:t>已上</w:t>
                             </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="004E7BA2">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                              </w:rPr>
+                              <w:t>過品管班</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="004E7BA2">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                              </w:rPr>
+                              <w:t>(不論土建或機電班)者，請勿重複報名</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="004E7BA2">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                              </w:rPr>
+                              <w:t>另一班種</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="004E7BA2">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                              </w:rPr>
+                              <w:t>，證書內容是一樣也無法</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="004E7BA2">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                              </w:rPr>
+                              <w:t>再參訓</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>※</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
@@ -7302,51 +8714,67 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7651" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6654D02E" w14:textId="77777777" w:rsidR="005433BE" w:rsidRPr="005433BE" w:rsidRDefault="005433BE" w:rsidP="005433BE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005433BE">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>「公共工程品質管理訓練班」課程時數表(一)</w:t>
+              <w:t>「公共工程品質管理訓練班」課程時數表(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005433BE">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005433BE">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5EC3572A" w14:textId="77777777" w:rsidR="005433BE" w:rsidRPr="005433BE" w:rsidRDefault="005433BE" w:rsidP="005433BE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -12923,51 +14351,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="29E97F2E" w14:textId="77777777" w:rsidR="00300A17" w:rsidRPr="00300A17" w:rsidRDefault="00300A17" w:rsidP="00300A17">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00300A17">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>主管機關代表與品管班執行長共同主持</w:t>
+              <w:t>主管機關代表與</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00300A17">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>品管班執行</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00300A17">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>長共同主持</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7DC0E033" w14:textId="77777777" w:rsidR="00300A17" w:rsidRPr="00300A17" w:rsidRDefault="00300A17" w:rsidP="00300A17">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -13043,51 +14489,69 @@
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2961" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1E5FE90B" w14:textId="77777777" w:rsidR="00300A17" w:rsidRPr="00300A17" w:rsidRDefault="00300A17" w:rsidP="00300A17">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00300A17">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>主管機關代表與品管班執行長共同主持</w:t>
+              <w:t>主管機關代表與</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00300A17">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>品管班執行</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00300A17">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>長共同主持</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00300A17" w:rsidRPr="005433BE" w14:paraId="0ED075E8" w14:textId="77777777" w:rsidTr="00E87807">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4106" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="11036C71" w14:textId="77777777" w:rsidR="00300A17" w:rsidRPr="00300A17" w:rsidRDefault="00300A17" w:rsidP="00300A17">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
@@ -14837,59 +16301,71 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3219" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4587DB36" w14:textId="77777777" w:rsidR="005348C0" w:rsidRDefault="005348C0" w:rsidP="002D0BF9">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="bottom"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007B7D4E">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="80"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="1440" w:id="-1017366269"/>
               </w:rPr>
-              <w:t>起迄期</w:t>
+              <w:t>起迄</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007B7D4E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:spacing w:val="80"/>
+                <w:kern w:val="0"/>
+                <w:fitText w:val="1440" w:id="-1017366269"/>
+              </w:rPr>
+              <w:t>期</w:t>
             </w:r>
             <w:r w:rsidRPr="007B7D4E">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="1440" w:id="-1017366269"/>
               </w:rPr>
               <w:t>間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1428" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07F18E8C" w14:textId="77777777" w:rsidR="005348C0" w:rsidRDefault="005348C0" w:rsidP="002D0BF9">
@@ -17777,52 +19253,77 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08928ADA" w14:textId="77777777" w:rsidR="005348C0" w:rsidRDefault="005348C0" w:rsidP="001219AA">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="bottom"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
-              <w:t>符合受訓資格項目︵請擇一勾選︶</w:t>
-            </w:r>
+              <w:t>符合受訓資格項目</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>︵請擇</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>一勾選</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>︶</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78E587A3" w14:textId="77777777" w:rsidR="005348C0" w:rsidRPr="00991060" w:rsidRDefault="005348C0" w:rsidP="00E87807">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="bottom"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
@@ -17974,60 +19475,100 @@
               <w:jc w:val="both"/>
               <w:textAlignment w:val="bottom"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00006DDD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r w:rsidR="00E87807" w:rsidRPr="00E87807">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>大專以上學校土木、水利、環工、建築、營建、電機、機械、電子、化工及工程相關科系畢業，並於畢業後具二年以上工程實務經驗者。</w:t>
+              <w:t>大專以上學校土木、水利、環工、建築、營建、電機、機械、電子、化工及工程相關科系畢業，並於</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00E87807" w:rsidRPr="00E87807">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>畢業後具二年</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00E87807" w:rsidRPr="00E87807">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>以上工程實務經驗者。</w:t>
             </w:r>
             <w:r w:rsidR="00E87807" w:rsidRPr="00E87807">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>其中現職為政府機關、公立學校及公營事業辦理工程業務之相關人員，得不受上述年資之限制，如係約聘僱人員，於畢業後具一年以上工程實務經驗者。</w:t>
+              <w:t>其中現職為政府機關、公立學校及公營事業辦理工程業務之相關人員，得不受上述年資之限制，如係約聘僱人員，於</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00E87807" w:rsidRPr="00E87807">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>畢業後具一年</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00E87807" w:rsidRPr="00E87807">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>以上工程實務經驗者。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005348C0" w14:paraId="7C0C90C0" w14:textId="77777777" w:rsidTr="00E87807">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0690E446" w14:textId="77777777" w:rsidR="005348C0" w:rsidRDefault="005348C0" w:rsidP="001219AA">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="260" w:lineRule="exact"/>
@@ -18097,78 +19638,118 @@
               <w:jc w:val="both"/>
               <w:textAlignment w:val="bottom"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00006DDD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
             <w:r w:rsidR="00E87807" w:rsidRPr="00E87807">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>高級中學或職業學校土木、水利、環工、建築、營建、電機、機械、電子、化工、建築製圖、電工科及工程相關科別畢業，並於畢業後具三年以上工程實務經驗者。</w:t>
+              <w:t>高級中學或職業學校土木、水利、環工、建築、營建、電機、機械、電子、化工、建築製圖、電工科及工程相關科別畢業，並於</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00E87807" w:rsidRPr="00E87807">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>畢業後具三年</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00E87807" w:rsidRPr="00E87807">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>以上工程實務經驗者。</w:t>
             </w:r>
             <w:r w:rsidR="00E87807" w:rsidRPr="00E87807">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>其中現職為政府機關、公立學校及公營事業辦理工程業務相關人員，得不受上述年資之限制，</w:t>
             </w:r>
             <w:r w:rsidR="00E87807" w:rsidRPr="00E87807">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E87807" w:rsidRPr="00E87807">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>如係約聘僱人員，於畢業後具一年以上工程實務經驗者。</w:t>
+              <w:t>如係約聘僱人員，於</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00E87807" w:rsidRPr="00E87807">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>畢業後具一年</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00E87807" w:rsidRPr="00E87807">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>以上工程實務經驗者。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005348C0" w14:paraId="3FC56534" w14:textId="77777777" w:rsidTr="00E87807">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="091A0732" w14:textId="77777777" w:rsidR="005348C0" w:rsidRDefault="005348C0" w:rsidP="001219AA">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="260" w:lineRule="exact"/>
@@ -18397,51 +19978,91 @@
               <w:jc w:val="both"/>
               <w:textAlignment w:val="bottom"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00006DDD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
             <w:r w:rsidR="002D0BF9" w:rsidRPr="002D0BF9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>領有建築、機電及工程相關職類乙級技術士以上或甲種電匠，並於取得證照後具三年以上工程實務經驗者。</w:t>
+              <w:t>領有建築、機電及工程相關職類乙級技術士以上或甲種電</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="002D0BF9" w:rsidRPr="002D0BF9">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>匠</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="002D0BF9" w:rsidRPr="002D0BF9">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>，並於取得</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="002D0BF9" w:rsidRPr="002D0BF9">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>證照後具三年</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="002D0BF9" w:rsidRPr="002D0BF9">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>以上工程實務經驗者。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005348C0" w14:paraId="755C0A67" w14:textId="77777777" w:rsidTr="00E87807">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E6EF6A1" w14:textId="77777777" w:rsidR="005348C0" w:rsidRDefault="005348C0" w:rsidP="001219AA">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="260" w:lineRule="exact"/>
@@ -18554,51 +20175,73 @@
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>機水電</w:t>
             </w:r>
             <w:r w:rsidR="002D0BF9" w:rsidRPr="002D0BF9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="002D0BF9" w:rsidRPr="002D0BF9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>業及工程相關公司行號登記之負責人（含土木包工業、甲級工程承裝業），並於取得負責人資格後具三年以上工程實務經驗者。</w:t>
+              <w:t>業及工程相關公司行號登記之負責人（含土木包工業、甲級工程承裝業），並於取得負責人</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="002D0BF9" w:rsidRPr="002D0BF9">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>資格後具三年</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="002D0BF9" w:rsidRPr="002D0BF9">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>以上工程實務經驗者。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005348C0" w14:paraId="62DC1E9E" w14:textId="77777777" w:rsidTr="00E87807">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6707FF8F" w14:textId="77777777" w:rsidR="005348C0" w:rsidRDefault="005348C0" w:rsidP="001219AA">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="260" w:lineRule="exact"/>
@@ -18949,58 +20592,69 @@
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00A156B0">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>同護照規格</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">)  </w:t>
             </w:r>
             <w:r w:rsidR="002D0BF9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0FE"/>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="002D0BF9" w:rsidRPr="003569ED">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>個資聲明書</w:t>
+              <w:t>個</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="002D0BF9" w:rsidRPr="003569ED">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:spacing w:val="-20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>資聲明書</w:t>
             </w:r>
             <w:r w:rsidR="002D0BF9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0FE"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>身分證正反面影本</w:t>
             </w:r>
             <w:r w:rsidR="002D0BF9">
@@ -19162,57 +20816,67 @@
                 <w:b/>
               </w:rPr>
               <w:t>勞保明細</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>正本</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>)(</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00D60D60">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>需蓋勞保局戳章</w:t>
+              <w:t>需蓋勞保局戳</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D60D60">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>章</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>、顯示投保薪資</w:t>
             </w:r>
             <w:r w:rsidRPr="00726936">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -19359,51 +21023,83 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005348C0">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="005348C0">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005348C0">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
-              <w:t>建築、機電乙級技術士或甲級電匠執照影本</w:t>
+              <w:t>建築、</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="005348C0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>機電乙</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="005348C0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>級技術士或甲級電</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="005348C0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>匠</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="005348C0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>執照影本</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50677C82" w14:textId="76B7A5E7" w:rsidR="005348C0" w:rsidRDefault="005545F8" w:rsidP="005545F8">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4179"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:left="57"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="bottom"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
@@ -19594,57 +21290,59 @@
               </w:rPr>
               <w:t>其它</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">                                        </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="00C860AE">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>＊</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>以上證件請攜帶正本查驗</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> )</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005348C0" w14:paraId="57C4130F" w14:textId="77777777" w:rsidTr="003D3B5F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="680"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -19793,52 +21491,63 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00305C38">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 貴中心於</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>課程執行及廣宣所需</w:t>
-            </w:r>
+              <w:t>課程執行及</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>廣宣所需</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00305C38">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>範圍內使用本人提供之個人資料</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005348C0" w14:paraId="740F897B" w14:textId="77777777" w:rsidTr="008F06DA">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="510"/>
@@ -20122,59 +21831,61 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00006DDD">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>備</w:t>
             </w:r>
             <w:r w:rsidRPr="00006DDD">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00006DDD">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>註</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9467" w:type="dxa"/>
             <w:gridSpan w:val="29"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B3A8BC4" w14:textId="041FB6E4" w:rsidR="005348C0" w:rsidRPr="00832DC8" w:rsidRDefault="005348C0" w:rsidP="001219AA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -20306,76 +22017,98 @@
         <w:spacing w:line="200" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C27457">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>財團法人中國生產力中心</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BC91315" w14:textId="53C1BBDE" w:rsidR="00A872D0" w:rsidRPr="00C27457" w:rsidRDefault="00A872D0" w:rsidP="00A872D0">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
       <w:r w:rsidRPr="00A872D0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t>公共工程品質管理訓練暨回訓班</w:t>
+        <w:t>公共工程品質管理訓練</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A872D0">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>暨回訓</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A872D0">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>班</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
       <w:r w:rsidRPr="001A55EE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>課程講習訓練</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BEE0676" w14:textId="77777777" w:rsidR="00A872D0" w:rsidRPr="00C27457" w:rsidRDefault="00A872D0" w:rsidP="00A872D0">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
@@ -20390,330 +22123,440 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C27457">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>蒐集、處理及利用個人資料告知書</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="285E702B" w14:textId="77777777" w:rsidR="00A872D0" w:rsidRPr="00C27457" w:rsidRDefault="00A872D0" w:rsidP="00A872D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
         <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C27457">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>您好：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A01D77F" w14:textId="77777777" w:rsidR="00A872D0" w:rsidRPr="00C27457" w:rsidRDefault="00A872D0" w:rsidP="00A872D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
         <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120" w:firstLineChars="200" w:firstLine="560"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27457">
+        <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>感謝您的熱誠參與，加入財團法人中國生產力中心(下稱「本中心」)學員行列，本中心為有效執行課程班</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C27457">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>感謝您的熱誠參與，加入財團法人中國生產力中心(下稱「本中心」)學員行列，本中心為有效執行課程班務，而保有您的個人資料。而有關蒐集、處理或利用您的個人資料時，皆以尊重個人權益為基礎，並以誠實信用方式及以下原則為之。</w:t>
+        <w:t>務</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C27457">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>，而保有您的個人資料。而有關蒐集、處理或利用您的個人資料時，皆以尊重個人權益為基礎，並以誠實信用方式及以下原則為之。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43B4ED9E" w14:textId="77777777" w:rsidR="00A872D0" w:rsidRPr="00C27457" w:rsidRDefault="00A872D0" w:rsidP="00A872D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
         <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120" w:firstLineChars="200" w:firstLine="560"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27457">
+        <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>我們蒐集您的個人資料目的於課程班</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C27457">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>我們蒐集您的個人資料目的於課程班務業務之執行，辦理訓練課務、學員保險業務、報名、證書製作、學習分析、滿意度調查分析、新課程訊息通知等相關作業。以及辦理本中心之內部稽核業務行為皆屬之(下稱「蒐集目的」)。</w:t>
+        <w:t>務</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C27457">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>業務之執行，辦理訓練課</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C27457">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>務</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C27457">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>、學員保險業務、報名、證書製作、學習分析、滿意度調查分析、新課程訊息通知等相關作業。以及辦理本中心之內部稽核業務行為皆屬之(下稱「蒐集目的」)。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F0C8F02" w14:textId="77777777" w:rsidR="00A872D0" w:rsidRPr="00C27457" w:rsidRDefault="00A872D0" w:rsidP="00A872D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
         <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120" w:firstLineChars="200" w:firstLine="560"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27457">
+        <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>我們僅會蒐集為上述行為而必要之個人資料，該資料會在前開蒐集目的存續</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C27457">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>我們僅會蒐集為上述行為而必要之個人資料，該資料會在前開蒐集目的存續期間，及依法令規定要求之期間內被處理或利用；您的個人資料僅會以電子檔案或紙本形式，分別存放於本中心資料庫，或各該執行業務部門，其中紙本形式之個人資料，則於轉成電子資料檔後定期銷毀。</w:t>
+        <w:t>期間，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C27457">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>及依法令規定要求之期間內被處理或利用；您的個人資料僅會以電子檔案或紙本形式，分別存放於本中心資料庫，或各該執行業務部門，其中紙本形式之個人資料，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C27457">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>則於轉成</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C27457">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>電子資料檔後定期銷毀。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FD6F393" w14:textId="77777777" w:rsidR="00A872D0" w:rsidRPr="00C27457" w:rsidRDefault="00A872D0" w:rsidP="00A872D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
         <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120" w:firstLineChars="200" w:firstLine="560"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C27457">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>我們保有您的個人資料時，基於我國個人資料保護法之規定，您可以透過書面行使下述的權利，除基於符合「個人資料保護法」與其他相關法律規定外，我們不會拒絕您下列要求:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="244B42EB" w14:textId="77777777" w:rsidR="00A872D0" w:rsidRPr="00C27457" w:rsidRDefault="00A872D0" w:rsidP="00A872D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="20" w:before="48" w:line="200" w:lineRule="atLeast"/>
         <w:ind w:leftChars="100" w:left="240" w:rightChars="50" w:right="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C27457">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>（一）查詢或請求閱覽本人之個人資料。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7652F63A" w14:textId="77777777" w:rsidR="00A872D0" w:rsidRPr="00C27457" w:rsidRDefault="00A872D0" w:rsidP="00A872D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="20" w:before="48" w:line="200" w:lineRule="atLeast"/>
         <w:ind w:leftChars="100" w:left="240" w:rightChars="50" w:right="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C27457">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>（二）請求製給本人之個人資料複製本。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67BD0C80" w14:textId="77777777" w:rsidR="00A872D0" w:rsidRPr="00C27457" w:rsidRDefault="00A872D0" w:rsidP="00A872D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="20" w:before="48" w:line="200" w:lineRule="atLeast"/>
         <w:ind w:leftChars="100" w:left="240" w:rightChars="50" w:right="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C27457">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>（三）請求補充或更正本人之個人資料。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A956709" w14:textId="77777777" w:rsidR="00A872D0" w:rsidRPr="00C27457" w:rsidRDefault="00A872D0" w:rsidP="00A872D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="20" w:before="48" w:line="200" w:lineRule="atLeast"/>
         <w:ind w:leftChars="100" w:left="240" w:rightChars="50" w:right="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C27457">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>（四）請求停止蒐集、處理或利用本人之個人資料。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="309EAA9F" w14:textId="77777777" w:rsidR="00A872D0" w:rsidRPr="00C27457" w:rsidRDefault="00A872D0" w:rsidP="00A872D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="20" w:before="48" w:line="200" w:lineRule="atLeast"/>
         <w:ind w:leftChars="100" w:left="240" w:rightChars="50" w:right="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C27457">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>（五）請求刪除本人之個人資料。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5204743F" w14:textId="77777777" w:rsidR="00A872D0" w:rsidRDefault="00A872D0" w:rsidP="00A872D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
@@ -20737,56 +22580,65 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>我們基於上述原因而需蒐集、處理或利用您的個人資料，若您選擇不提供個人資料或是提供不完全時，基於健全本中心相關業務之執行，將無法提供您本中心系列優惠的服務，與您在本中心所參與之完整終身學習記錄。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FEC709A" w14:textId="77777777" w:rsidR="00A872D0" w:rsidRPr="00C27457" w:rsidRDefault="00A872D0" w:rsidP="00A872D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
         <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="DFKaiShu-SB-Estd-BF"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00555F79">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>＊如有任何建議或疑問，請洽</w:t>
+        <w:t>＊</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00555F79">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>如有任何建議或疑問，請洽</w:t>
       </w:r>
       <w:r w:rsidRPr="00555F79">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>05</w:t>
       </w:r>
       <w:r w:rsidRPr="00555F79">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
@@ -20955,60 +22807,62 @@
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>簽名</w:t>
       </w:r>
       <w:r w:rsidRPr="009375F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="007C6330">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>＿＿＿＿＿＿＿＿＿＿</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="71DF1513" w14:textId="77777777" w:rsidR="005545F8" w:rsidRDefault="005545F8" w:rsidP="001219AA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A9C3321" w14:textId="7E6488BF" w:rsidR="005348C0" w:rsidRDefault="005348C0" w:rsidP="005545F8">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
@@ -21736,67 +23590,96 @@
           <w:b/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>公共工程品質管理訓練班</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D318953" w14:textId="6577979F" w:rsidR="005348C0" w:rsidRDefault="006B5E96" w:rsidP="006B5E96">
       <w:pPr>
         <w:spacing w:beforeLines="100" w:before="240" w:line="300" w:lineRule="exact"/>
         <w:ind w:left="855" w:hangingChars="305" w:hanging="855"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B5E96">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>附件三</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>附件</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B5E96">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="005348C0">
+          <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>三</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>勞保明細或個人稅單</w:t>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidR="005348C0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>勞保</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005348C0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>明細或個人</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005348C0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>稅單</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="306E1B6E" w14:textId="03145101" w:rsidR="005348C0" w:rsidRPr="005545F8" w:rsidRDefault="005348C0" w:rsidP="001219AA">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005545F8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidRPr="005545F8">
         <w:rPr>
@@ -21827,58 +23710,60 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>自行下載格示範例如下：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D2AB6B8" w14:textId="77777777" w:rsidR="006B5E96" w:rsidRDefault="008C1549" w:rsidP="006B5E96">
       <w:pPr>
         <w:spacing w:line="380" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="005545F8" w:rsidRPr="005545F8">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>勞保格式</w:t>
       </w:r>
       <w:r w:rsidR="005545F8" w:rsidRPr="005545F8">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="006B5E96">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>＞</w:t>
       </w:r>
       <w:r w:rsidR="005545F8" w:rsidRPr="005545F8">
@@ -21990,58 +23875,60 @@
       </w:r>
       <w:r w:rsidR="006B5E96">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>＞</w:t>
       </w:r>
       <w:r w:rsidRPr="005545F8">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PDF</w:t>
       </w:r>
       <w:r w:rsidRPr="005545F8">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>列印</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="008C1549">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="26B190D5" w14:textId="5FF6DB18" w:rsidR="00AF2A4A" w:rsidRDefault="005545F8" w:rsidP="001219AA">
       <w:pPr>
         <w:spacing w:line="380" w:lineRule="exact"/>
         <w:ind w:left="732" w:hangingChars="305" w:hanging="732"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7CC167C9" wp14:editId="206EBCFB">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>389255</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>212581</wp:posOffset>
             </wp:positionV>
@@ -22888,57 +24775,67 @@
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B275A9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>起：民國   年   月   日</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C766BEF" w14:textId="77777777" w:rsidR="00B275A9" w:rsidRDefault="00B275A9" w:rsidP="00B275A9">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="100" w:before="240" w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B275A9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>迄：民國   年   月   日</w:t>
+              <w:t>迄</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B275A9">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>：民國   年   月   日</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D367BA3" w14:textId="334A7631" w:rsidR="00052830" w:rsidRPr="00052830" w:rsidRDefault="00052830" w:rsidP="00052830">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="100" w:before="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00052830">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>若仍在職，迄日請填寫開立當日。</w:t>
             </w:r>
           </w:p>
@@ -23003,58 +24900,60 @@
             </w:pPr>
             <w:r w:rsidRPr="00977284">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">共 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00977284">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> 　年　 　</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>個</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00977284">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B275A9" w:rsidRPr="00977284" w14:paraId="037AFB96" w14:textId="77777777" w:rsidTr="00B275A9">
         <w:trPr>
           <w:trHeight w:val="1814"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
@@ -23322,60 +25221,80 @@
             </w:r>
             <w:r w:rsidRPr="00977284">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">                       </w:t>
             </w:r>
             <w:r w:rsidRPr="006B5E96">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00052830">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>填寫後，請</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="006B5E96">
+              <w:t>填寫後，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00052830">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>蓋負責人印鑑或機關首長章</w:t>
+              <w:t>請</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B5E96">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>蓋負責人</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006B5E96">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>印鑑或機關首長章</w:t>
             </w:r>
             <w:r w:rsidRPr="006B5E96">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3866FEC5" w14:textId="21B3026D" w:rsidR="00B275A9" w:rsidRPr="00977284" w:rsidRDefault="00B275A9" w:rsidP="00B275A9">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="840" w:lineRule="atLeast"/>
               <w:ind w:leftChars="700" w:left="1680"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00977284">
               <w:rPr>
@@ -23573,76 +25492,107 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>】</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1301">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>照片、【請勿使用學士照】</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F3777C1" w14:textId="77800E43" w:rsidR="005348C0" w:rsidRDefault="005348C0" w:rsidP="006B5E96">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>一張實貼於報名表上、另</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C10D41">
+        <w:t>一張實貼於</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>二</w:t>
-      </w:r>
+        <w:t>報名表上、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>張浮貼於本表，</w:t>
+        <w:t>另</w:t>
+      </w:r>
+      <w:r w:rsidR="00C10D41">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>二</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>張浮貼</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>於本表，</w:t>
       </w:r>
       <w:r w:rsidR="00C10D41">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>照片</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>背面請寫姓名</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DF9D27F" w14:textId="451EAEA7" w:rsidR="005348C0" w:rsidRPr="004F0F7B" w:rsidRDefault="005348C0" w:rsidP="006B5E96">
       <w:pPr>
         <w:spacing w:afterLines="50" w:after="180" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -23697,100 +25647,116 @@
       <w:tr w:rsidR="006B5E96" w:rsidRPr="00977284" w14:paraId="03F14EDE" w14:textId="77777777" w:rsidTr="006B5E96">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2123" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="528E336B" w14:textId="77777777" w:rsidR="006B5E96" w:rsidRPr="00977284" w:rsidRDefault="006B5E96" w:rsidP="006B5E96">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>照片浮貼處</w:t>
-            </w:r>
+              <w:t>照片</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>浮貼處</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3457642B" w14:textId="77777777" w:rsidR="006B5E96" w:rsidRPr="00977284" w:rsidRDefault="006B5E96" w:rsidP="006B5E96">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2136" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="17AA865D" w14:textId="77777777" w:rsidR="006B5E96" w:rsidRPr="00977284" w:rsidRDefault="006B5E96" w:rsidP="006B5E96">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>照片浮貼處</w:t>
-            </w:r>
+              <w:t>照片</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>浮貼處</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006B5E96" w:rsidRPr="00977284" w14:paraId="57108DE6" w14:textId="77777777" w:rsidTr="006B5E96">
         <w:trPr>
           <w:trHeight w:val="2722"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2123" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B6B4D26" w14:textId="77777777" w:rsidR="006B5E96" w:rsidRDefault="006B5E96" w:rsidP="006B5E96">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
@@ -26753,193 +28719,201 @@
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1546484487">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="950935971">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1969510225">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="997735242">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="260528209">
     <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00752562"/>
+    <w:rsid w:val="000043B0"/>
     <w:rsid w:val="00052830"/>
     <w:rsid w:val="00055311"/>
     <w:rsid w:val="00093F3D"/>
     <w:rsid w:val="000B1C7A"/>
     <w:rsid w:val="000F3A14"/>
     <w:rsid w:val="001132F6"/>
     <w:rsid w:val="001219AA"/>
     <w:rsid w:val="00137067"/>
     <w:rsid w:val="001715AA"/>
     <w:rsid w:val="0017761D"/>
     <w:rsid w:val="00197BEA"/>
     <w:rsid w:val="001E2DF5"/>
+    <w:rsid w:val="00213CC8"/>
     <w:rsid w:val="00240463"/>
     <w:rsid w:val="002552FC"/>
     <w:rsid w:val="002809DA"/>
+    <w:rsid w:val="002A2616"/>
     <w:rsid w:val="002D0BF9"/>
     <w:rsid w:val="002D3897"/>
     <w:rsid w:val="002D4CD4"/>
     <w:rsid w:val="002F46F9"/>
     <w:rsid w:val="00300A17"/>
     <w:rsid w:val="00334D03"/>
     <w:rsid w:val="003569ED"/>
     <w:rsid w:val="00357064"/>
     <w:rsid w:val="00363EF2"/>
     <w:rsid w:val="00370506"/>
     <w:rsid w:val="00382F3E"/>
     <w:rsid w:val="00385089"/>
     <w:rsid w:val="003865D7"/>
     <w:rsid w:val="003903D2"/>
     <w:rsid w:val="003927CE"/>
     <w:rsid w:val="003B08A0"/>
     <w:rsid w:val="003C3072"/>
     <w:rsid w:val="003D0423"/>
     <w:rsid w:val="003D2495"/>
     <w:rsid w:val="003D3B5F"/>
     <w:rsid w:val="003D5FCB"/>
     <w:rsid w:val="003E5203"/>
     <w:rsid w:val="003E6F9A"/>
     <w:rsid w:val="003E7D8A"/>
     <w:rsid w:val="003F3FAA"/>
     <w:rsid w:val="00422EBD"/>
     <w:rsid w:val="00423D0A"/>
     <w:rsid w:val="00424AFD"/>
     <w:rsid w:val="00451C84"/>
     <w:rsid w:val="00455D90"/>
     <w:rsid w:val="004876CD"/>
     <w:rsid w:val="004F375A"/>
     <w:rsid w:val="005348C0"/>
     <w:rsid w:val="005433BE"/>
     <w:rsid w:val="005545F8"/>
     <w:rsid w:val="005628FC"/>
     <w:rsid w:val="00567F8D"/>
     <w:rsid w:val="0058587F"/>
+    <w:rsid w:val="005A53EF"/>
     <w:rsid w:val="005D15B4"/>
+    <w:rsid w:val="005D6D28"/>
     <w:rsid w:val="005F40D9"/>
     <w:rsid w:val="006356B8"/>
+    <w:rsid w:val="0069273B"/>
     <w:rsid w:val="00693619"/>
     <w:rsid w:val="006B5E96"/>
     <w:rsid w:val="006E5833"/>
     <w:rsid w:val="00707CD4"/>
     <w:rsid w:val="0072726E"/>
     <w:rsid w:val="00752562"/>
     <w:rsid w:val="00760C27"/>
     <w:rsid w:val="00785FD3"/>
     <w:rsid w:val="00786F40"/>
     <w:rsid w:val="007A1C7F"/>
     <w:rsid w:val="007B7D4E"/>
     <w:rsid w:val="007C1802"/>
     <w:rsid w:val="007D1CE0"/>
     <w:rsid w:val="0082294D"/>
     <w:rsid w:val="00846300"/>
     <w:rsid w:val="008B09C1"/>
     <w:rsid w:val="008C1549"/>
     <w:rsid w:val="008C4CEE"/>
     <w:rsid w:val="008D3D5B"/>
     <w:rsid w:val="008F06DA"/>
     <w:rsid w:val="00907EA5"/>
     <w:rsid w:val="00912B65"/>
     <w:rsid w:val="00926867"/>
     <w:rsid w:val="00952D6A"/>
     <w:rsid w:val="0095773D"/>
     <w:rsid w:val="009742BB"/>
     <w:rsid w:val="009B2938"/>
     <w:rsid w:val="009F2F6B"/>
     <w:rsid w:val="009F3915"/>
     <w:rsid w:val="009F7EF2"/>
     <w:rsid w:val="00A0627D"/>
     <w:rsid w:val="00A1698C"/>
     <w:rsid w:val="00A45135"/>
     <w:rsid w:val="00A56117"/>
     <w:rsid w:val="00A6580E"/>
     <w:rsid w:val="00A872D0"/>
     <w:rsid w:val="00A95C02"/>
     <w:rsid w:val="00AA0350"/>
     <w:rsid w:val="00AA52F5"/>
     <w:rsid w:val="00AD4508"/>
     <w:rsid w:val="00AE4979"/>
     <w:rsid w:val="00AF2A4A"/>
     <w:rsid w:val="00AF2DCE"/>
     <w:rsid w:val="00B05B43"/>
     <w:rsid w:val="00B21680"/>
     <w:rsid w:val="00B275A9"/>
     <w:rsid w:val="00B450C3"/>
     <w:rsid w:val="00B45B68"/>
+    <w:rsid w:val="00B46E96"/>
     <w:rsid w:val="00B74BF3"/>
     <w:rsid w:val="00B8071B"/>
     <w:rsid w:val="00B973A4"/>
     <w:rsid w:val="00BB34CD"/>
     <w:rsid w:val="00BD6B75"/>
+    <w:rsid w:val="00BE7ABD"/>
     <w:rsid w:val="00C10D41"/>
     <w:rsid w:val="00C219B8"/>
     <w:rsid w:val="00C512B5"/>
     <w:rsid w:val="00C53E0B"/>
     <w:rsid w:val="00C769AE"/>
     <w:rsid w:val="00CB6343"/>
     <w:rsid w:val="00CE10AD"/>
     <w:rsid w:val="00CE1CE9"/>
     <w:rsid w:val="00CF58D8"/>
     <w:rsid w:val="00D017E5"/>
     <w:rsid w:val="00D01B50"/>
     <w:rsid w:val="00D06540"/>
     <w:rsid w:val="00D310EB"/>
     <w:rsid w:val="00D33D43"/>
     <w:rsid w:val="00D36CDA"/>
     <w:rsid w:val="00D57376"/>
     <w:rsid w:val="00D81015"/>
     <w:rsid w:val="00DA5B67"/>
     <w:rsid w:val="00DD020E"/>
     <w:rsid w:val="00DD4E6D"/>
     <w:rsid w:val="00E6042C"/>
     <w:rsid w:val="00E87807"/>
     <w:rsid w:val="00EB173E"/>
     <w:rsid w:val="00EB61E8"/>
     <w:rsid w:val="00F45A61"/>
@@ -27356,51 +29330,50 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="header"/>
@@ -27949,54 +29922,54 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{999637CB-2682-40F2-A951-1108A4EA6980}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>1405</Words>
-  <Characters>8009</Characters>
+  <Words>1410</Words>
+  <Characters>8038</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>66</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>CPC</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9396</CharactersWithSpaces>
+  <CharactersWithSpaces>9430</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>03457塗怡汝</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>